--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -282,51 +282,51 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>1948.36</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>2426.49</v>
+        <v>1232.49</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>2972.55</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -362,51 +362,51 @@
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
         <v>2143.36</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>2180.35</v>
+        <v>2005.35</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
         <v>8680.44</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>