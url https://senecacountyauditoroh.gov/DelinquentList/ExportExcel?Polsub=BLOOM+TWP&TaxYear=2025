--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>C13-00-012764-00-00</t>
   </si>
   <si>
     <t>DELONG ROBERT ALLEN</t>
   </si>
   <si>
@@ -61,60 +61,50 @@
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>C13-00-012908-00-00</t>
   </si>
   <si>
     <t>MOYER DAVID BYRON &amp; MARIAEVA JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">4648 S CR 49  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-012908-01-00</t>
   </si>
   <si>
     <t>STURGILL CLARK W &amp; DANIEL V WILDER ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4660 S CR 49  
 </t>
   </si>
   <si>
-    <t>C13-00-012976-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>C13-00-013196-01-00</t>
   </si>
   <si>
     <t>BILKA JONATHAN M</t>
   </si>
   <si>
     <t xml:space="preserve">10170 E TR 12  
 </t>
   </si>
   <si>
     <t>C13-00-013432-01-00</t>
   </si>
   <si>
     <t>STOCKMASTER TROY D</t>
   </si>
   <si>
     <t xml:space="preserve">7628 S CR 43  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-013432-02-00</t>
   </si>
   <si>
     <t xml:space="preserve">CR 43  
 </t>
@@ -128,214 +118,131 @@
   <si>
     <t xml:space="preserve">4005 S SR 19  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-014412-00-00</t>
   </si>
   <si>
     <t>HOFFERT TONIA M</t>
   </si>
   <si>
     <t xml:space="preserve">5146 E CR 12  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-914598-00-00</t>
   </si>
   <si>
     <t>ROVER PIPELINE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
-    <t>C14-00-014976-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>C14-00-015004-00-00</t>
   </si>
   <si>
     <t>THOMPSON MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">31 JEFFERSON ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-015052-00-00</t>
   </si>
   <si>
     <t>GERNERT AARON J &amp; RACHAEL JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">23 JEFFERSON ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
-    <t>C14-00-015136-00-00</t>
-[...11 lines deleted...]
-  <si>
     <t>C14-00-015220-00-00</t>
   </si>
   <si>
     <t>JOHNSON RONDA G</t>
   </si>
   <si>
     <t xml:space="preserve">20 CLINTON ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-015452-00-00</t>
   </si>
   <si>
     <t>LARICK RICHARD A</t>
   </si>
   <si>
     <t xml:space="preserve">24 W NEW HAVEN ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-015484-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">15 W NEW HAVEN ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
-    <t>C14-00-015508-00-00</t>
-[...48 lines deleted...]
-  <si>
     <t>C14-00-015992-00-00</t>
   </si>
   <si>
     <t>B&amp;A AUBLE PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">17 N HIGH ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016000-00-00</t>
   </si>
   <si>
     <t>HAMMOND KELLY R</t>
   </si>
   <si>
     <t xml:space="preserve">15 N MARION ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016052-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">15 N HIGH ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016080-02-00</t>
   </si>
   <si>
     <t>ROSE MARIES</t>
   </si>
   <si>
     <t xml:space="preserve">66 S MARION ST  
-BLOOMVILLE OH 44818</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">14 KOHLER ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016124-00-00</t>
   </si>
   <si>
     <t>HAMILTON LINDA L</t>
   </si>
   <si>
     <t xml:space="preserve">17 S KLAHR ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016180-00-00</t>
   </si>
   <si>
     <t>HOY MATTHEW J &amp; ASHLEY L SINES</t>
   </si>
   <si>
     <t xml:space="preserve">31 E NEW HAVEN ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016196-00-00</t>
   </si>
@@ -372,190 +279,105 @@
   <si>
     <t xml:space="preserve">N MARION ST  
 </t>
   </si>
   <si>
     <t>C14-00-016640-00-00</t>
   </si>
   <si>
     <t>SHOEMAKER LINDA M</t>
   </si>
   <si>
     <t xml:space="preserve">12 N MARION ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016648-00-00</t>
   </si>
   <si>
     <t>ZEIS DONALD E</t>
   </si>
   <si>
     <t xml:space="preserve">17 STANTON ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
-    <t>C14-00-016744-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>C14-00-016756-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">21 JEFFERSON ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016836-00-00</t>
   </si>
   <si>
     <t>REINHART DANIEL E &amp; CASSANDRA V JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">18 LINDA LN  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-016836-01-00</t>
   </si>
   <si>
     <t>KOPP ANTHONY M</t>
   </si>
   <si>
     <t xml:space="preserve">12 LINDA LN  
 </t>
   </si>
   <si>
     <t>C14-00-016836-02-00</t>
   </si>
   <si>
     <t xml:space="preserve">LINDA LN  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
-    <t>C14-00-016904-00-00</t>
-[...49 lines deleted...]
-  <si>
     <t>C14-00-017300-00-00</t>
   </si>
   <si>
     <t>CARTER DEBORAH K</t>
   </si>
   <si>
     <t xml:space="preserve">39 W NEW HAVEN ST  
-BLOOMVILLE OH 44818</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">12 COLLEGE ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-017316-00-00</t>
   </si>
   <si>
     <t>ROHE JESSICA L</t>
   </si>
   <si>
     <t xml:space="preserve">PROSPECT (REAR) ST  
 </t>
   </si>
   <si>
     <t>C14-00-017320-00-00</t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t>C14-00-017492-00-00</t>
   </si>
   <si>
     <t>HACKER JEREMIAH &amp; CALEB HACKER</t>
   </si>
   <si>
     <t xml:space="preserve">50 S MARION ST  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C14-00-517632-00-00</t>
   </si>
   <si>
     <t>JESUS WAY OF LIFE MINISTRY</t>
   </si>
   <si>
     <t xml:space="preserve">26 E NEW HAVEN ST  
 BLOOMVILLE OH 44818</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -588,80 +410,80 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F57" headerRowCount="1">
-  <autoFilter ref="A1:F57"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F36" headerRowCount="1">
+  <autoFilter ref="A1:F36"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.518444061279297" customWidth="1"/>
     <col min="2" max="2" width="41.02578353881836" customWidth="1"/>
     <col min="3" max="3" width="21.582429885864258" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
-    <col min="5" max="5" width="13.9708251953125" customWidth="1"/>
+    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
@@ -695,1156 +517,715 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>428.38</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>543.05</v>
+        <v>403.05</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>2571.7</v>
+        <v>4543.31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>4543.31</v>
+        <v>1415.17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>2215.17</v>
+        <v>505.8</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>505.8</v>
+        <v>559.63</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>559.63</v>
+        <v>2687.63</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>2687.63</v>
+        <v>9598198.76</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>10858940.24</v>
+        <v>600</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>1.09</v>
+        <v>2782.61</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>4611.95</v>
+        <v>1514.34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>2782.61</v>
+        <v>3689.82</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>7.35</v>
+        <v>1811.57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>9.01</v>
+        <v>18.85</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>1514.34</v>
+        <v>3651.14</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="3">
-        <v>3689.82</v>
+        <v>18.72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>1811.57</v>
+        <v>3854.24</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>1711.18</v>
+        <v>1693.56</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="3">
-        <v>395.44</v>
+        <v>4017.87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>155.78</v>
+        <v>983.83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>249.34</v>
+        <v>2353.75</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>388.87</v>
+        <v>664.37</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>60</v>
+        <v>149.23</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>18.85</v>
+        <v>1598.15</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E27" s="3">
-        <v>3651.14</v>
+        <v>1657.61</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>18.72</v>
+        <v>400</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>3854.24</v>
+        <v>474.67</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>883.1</v>
+        <v>655.67</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E31" s="3">
-        <v>1693.56</v>
+        <v>796.45</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E32" s="3">
-        <v>4017.87</v>
+        <v>2110.92</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E33" s="3">
-        <v>983.83</v>
+        <v>2606.42</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>2353.75</v>
+        <v>2454.02</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="3">
-        <v>664.37</v>
+        <v>262.79</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E36" s="3">
-        <v>149.23</v>
+        <v>18603.13</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>10</v>
-[...418 lines deleted...]
-      <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
-    <hyperlink ref="F37" r:id="rId37"/>
-[...19 lines deleted...]
-    <hyperlink ref="F57" r:id="rId57"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>