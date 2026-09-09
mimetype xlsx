--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>C13-00-012764-00-00</t>
   </si>
   <si>
     <t>DELONG ROBERT ALLEN</t>
   </si>
   <si>
@@ -68,67 +68,50 @@
   <si>
     <t>MOYER DAVID BYRON &amp; MARIAEVA JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">4648 S CR 49  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-012908-01-00</t>
   </si>
   <si>
     <t>STURGILL CLARK W &amp; DANIEL V WILDER ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4660 S CR 49  
 </t>
   </si>
   <si>
     <t>C13-00-013196-01-00</t>
   </si>
   <si>
     <t>BILKA JONATHAN M</t>
   </si>
   <si>
     <t xml:space="preserve">10170 E TR 12  
-</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">CR 43  
 </t>
   </si>
   <si>
     <t>C13-00-013668-00-00</t>
   </si>
   <si>
     <t>PHILLIPS RANDY W</t>
   </si>
   <si>
     <t xml:space="preserve">4005 S SR 19  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-014412-00-00</t>
   </si>
   <si>
     <t>HOFFERT TONIA M</t>
   </si>
   <si>
     <t xml:space="preserve">5146 E CR 12  
 BLOOMVILLE OH 44818</t>
   </si>
   <si>
     <t>C13-00-914598-00-00</t>
   </si>
@@ -410,822 +393,780 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F36" headerRowCount="1">
-  <autoFilter ref="A1:F36"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F34" headerRowCount="1">
+  <autoFilter ref="A1:F34"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=3813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=4875&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.518444061279297" customWidth="1"/>
     <col min="2" max="2" width="41.02578353881836" customWidth="1"/>
     <col min="3" max="3" width="21.582429885864258" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
-    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
+    <col min="5" max="5" width="13.9708251953125" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>4814.28</v>
+        <v>5038.94</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>428.38</v>
+        <v>448.37</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>403.05</v>
+        <v>396.86</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>4543.31</v>
+        <v>4755.33</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1415.17</v>
+        <v>585.75</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>505.8</v>
+        <v>2813.05</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>559.63</v>
+        <v>10046117.92</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>2687.63</v>
+        <v>628</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>9598198.76</v>
+        <v>2912.46</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>600</v>
+        <v>1585.01</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>2782.61</v>
+        <v>3862.02</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>1514.34</v>
+        <v>1896.11</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>3689.82</v>
+        <v>19.73</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>1811.57</v>
+        <v>3821.53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>18.85</v>
+        <v>19.59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>3651.14</v>
+        <v>4034.1</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>18.72</v>
+        <v>1772.6</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>3854.24</v>
+        <v>4205.37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>1693.56</v>
+        <v>1029.74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>4017.87</v>
+        <v>2463.59</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>983.83</v>
+        <v>695.37</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>2353.75</v>
+        <v>156.19</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>664.37</v>
+        <v>1672.73</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>149.23</v>
+        <v>1734.97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>1598.15</v>
+        <v>418.67</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="3">
-        <v>1657.61</v>
+        <v>496.82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E28" s="3">
-        <v>400</v>
+        <v>686.27</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>474.67</v>
+        <v>833.62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>655.67</v>
+        <v>2209.43</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E31" s="3">
-        <v>796.45</v>
+        <v>2728.06</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>2110.92</v>
+        <v>2568.53</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>2606.42</v>
+        <v>275.05</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E34" s="3">
-        <v>2454.02</v>
+        <v>18550.29</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
-    <hyperlink ref="F35" r:id="rId35"/>
-    <hyperlink ref="F36" r:id="rId36"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>