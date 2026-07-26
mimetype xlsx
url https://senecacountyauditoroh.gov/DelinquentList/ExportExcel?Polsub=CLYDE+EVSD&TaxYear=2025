--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>A02-00-001140-03-00</t>
   </si>
   <si>
     <t>HALBEISEN JEREMY A</t>
   </si>
   <si>
@@ -118,106 +118,99 @@
   </si>
   <si>
     <t>A02-00-001432-04-00</t>
   </si>
   <si>
     <t>CULBERTSON KENNITH G &amp; WAYNE CULBERTSON JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8262 E TR 178  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001432-05-00</t>
   </si>
   <si>
     <t>CRAWFORD JOHN II</t>
   </si>
   <si>
     <t xml:space="preserve">8400 E TR 178  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001436-00-00</t>
   </si>
   <si>
-    <t>FITZPATRICK LOWELL D &amp; KIMBERLY JT SUR</t>
+    <t>HOHENSTEIN TIMOTHY</t>
   </si>
   <si>
     <t xml:space="preserve">8420 E TR 178  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001436-01-00</t>
   </si>
   <si>
     <t xml:space="preserve">E TR 178  
 </t>
   </si>
   <si>
     <t>A02-00-001440-00-00</t>
   </si>
   <si>
+    <t>FITZPATRICK LOWELL D &amp; KIMBERLY JT SUR</t>
+  </si>
+  <si>
     <t xml:space="preserve">8416 E TR 178  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001444-00-00</t>
   </si>
   <si>
     <t>NEWSOME DELBERT M</t>
   </si>
   <si>
     <t xml:space="preserve">8200 E CR 62  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001444-03-00</t>
   </si>
   <si>
     <t xml:space="preserve">8196 E CR 62  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001452-00-00</t>
   </si>
   <si>
     <t>MILLER JOHN J &amp; CATHERINE A</t>
   </si>
   <si>
     <t xml:space="preserve">8373 E TR 178  
 GREEN SPRINGS OH 44836</t>
-  </si>
-[...8 lines deleted...]
-CLYDE OH 43410</t>
   </si>
   <si>
     <t>A02-00-001560-08-00</t>
   </si>
   <si>
     <t>HEADRICK RICHARD L &amp; FARON L HEADRICK ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4451 N TR 169  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>A02-00-001704-02-00</t>
   </si>
   <si>
     <t>CARTER DUSTIN L &amp; THERESA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">6671 N TR 190  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001704-05-01</t>
   </si>
   <si>
@@ -226,73 +219,66 @@
   <si>
     <t xml:space="preserve">6769 N TR 190  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001716-00-00</t>
   </si>
   <si>
     <t>LEWIS JOHN EDWARD &amp; KATHERINE LEWIS BEARD ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">E CR 62  
 </t>
   </si>
   <si>
     <t>A02-00-001748-00-00</t>
   </si>
   <si>
     <t>HANDSHOE DANIEL</t>
   </si>
   <si>
     <t xml:space="preserve">5508 N TR 175  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>A02-00-001932-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>A02-00-001932-01-00</t>
   </si>
   <si>
     <t>STILTNER MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">8235 E TR 178  
 </t>
   </si>
   <si>
     <t>A02-00-001940-02-00</t>
   </si>
   <si>
+    <t>MICHAELS ROBERT H &amp; LISA M JT SUR</t>
+  </si>
+  <si>
     <t>A02-00-001992-03-00</t>
   </si>
   <si>
     <t>DRUMMOND ALEXANDER M</t>
   </si>
   <si>
     <t xml:space="preserve">4046 N TR 175  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>A02-00-002064-00-00</t>
   </si>
   <si>
     <t>NULL WILLIAM ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">8105 N TR 32  
 CLYDE OH 43410</t>
   </si>
   <si>
     <t>A02-00-002072-02-00</t>
   </si>
   <si>
     <t>YATES STEPHEN A</t>
   </si>
@@ -362,310 +348,171 @@
   </si>
   <si>
     <t>FRISCH MATTHEW B</t>
   </si>
   <si>
     <t xml:space="preserve">6580 N SR 19  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-902448-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>A02-00-902454-00-00</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION</t>
   </si>
   <si>
-    <t>A05-00-003976-00-00</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">S BROADWAY ST  
+    <t>A05-00-004088-00-00</t>
+  </si>
+  <si>
+    <t>GARCIA REBECCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">218 SMITH ST  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A05-00-004144-00-00</t>
+  </si>
+  <si>
+    <t>SMITH RONALD J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">217 S KANSAS ST  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A05-00-004152-00-00</t>
+  </si>
+  <si>
+    <t>P &amp; A RENTAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">214 S KANSAS ST  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A05-00-004316-00-00</t>
+  </si>
+  <si>
+    <t>ALT PATRICK J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">W EUCLID ST  
 </t>
   </si>
   <si>
-    <t>A05-00-003980-00-00</t>
+    <t>A05-00-004516-00-00</t>
+  </si>
+  <si>
+    <t>MIRACLE JEREMY L &amp; TERINEE J BEIER JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120 W EUCLID ST  
+</t>
+  </si>
+  <si>
+    <t>A05-00-004596-00-00</t>
+  </si>
+  <si>
+    <t>BOWER STEVEN T &amp; BETHANY K JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 S BROADWAY ST  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A05-00-005064-00-00</t>
+  </si>
+  <si>
+    <t>TUCKER RANDALL &amp; SHERRY JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">219 S BROADWAY ST  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A05-00-005126-00-00</t>
+  </si>
+  <si>
+    <t>BARRICK INVESTMENTS LTD</t>
   </si>
   <si>
     <t xml:space="preserve">W ADAMS ST  
 </t>
   </si>
   <si>
-    <t>A05-00-003984-00-00</t>
-[...147 lines deleted...]
-  <si>
     <t>A05-00-005126-13-00</t>
   </si>
   <si>
     <t xml:space="preserve">PERRY ST  
 </t>
   </si>
   <si>
-    <t>A05-00-005212-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>A05-00-005212-01-08</t>
   </si>
   <si>
     <t>WOLF MARY E &amp; JOHN M BRUNDAGE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">127 S LEONARD ST  
 </t>
   </si>
   <si>
-    <t>A05-00-005220-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>A05-00-005228-00-00</t>
   </si>
   <si>
     <t>GOBLE BRENDA LEE</t>
   </si>
   <si>
     <t xml:space="preserve">205 S KANSAS ST  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A05-00-005232-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">KANSAS ST  
 </t>
   </si>
   <si>
-    <t>A05-00-005340-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>A05-00-005356-00-00</t>
   </si>
   <si>
     <t>BOWER STEVEN THOMAS &amp; BETHANY K JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">411 S BROADWAY ST  
-GREEN SPRINGS OH 44836</t>
-[...21 lines deleted...]
-    <t xml:space="preserve">100 CLAIR DR  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A05-00-905512-00-00</t>
   </si>
   <si>
     <t>A05-00-905518-00-00</t>
   </si>
   <si>
     <t>J36-00-956932-00-00</t>
   </si>
   <si>
     <t>J36-00-956942-00-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -691,218 +538,218 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F72" headerRowCount="1">
-  <autoFilter ref="A1:F72"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F52" headerRowCount="1">
+  <autoFilter ref="A1:F52"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1235&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F72"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.616657257080078" customWidth="1"/>
     <col min="2" max="2" width="50.93314743041992" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>3008.13</v>
+        <v>1008.13</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>3881.79</v>
+        <v>3381.79</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>826.79</v>
+        <v>326.79</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
-        <v>6887.41</v>
+        <v>5887.41</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>2564.16</v>
+        <v>1064.16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>2941.54</v>
+        <v>761.54</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3">
         <v>3459.93</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -918,1293 +765,893 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
         <v>210.72</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>914.73</v>
+        <v>514.73</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
-        <v>336.62</v>
+        <v>43.68</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="3">
-        <v>67.61</v>
+        <v>0.62</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="3">
         <v>3212.19</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="3">
         <v>4379.77</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="3">
         <v>779.95</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="3">
-        <v>1710.89</v>
+        <v>710.89</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="3">
-        <v>1566.43</v>
+        <v>6998.01</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E18" s="3">
-        <v>6998.01</v>
+        <v>1135.01</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="3">
-        <v>1135.01</v>
+        <v>17134.24</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="3">
-        <v>17134.24</v>
+        <v>7436.31</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="3">
-        <v>7436.31</v>
+        <v>1851.37</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E22" s="3">
-        <v>1851.37</v>
+        <v>2444.83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="E23" s="3">
-        <v>662.2</v>
+        <v>816.52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="3">
-        <v>2444.83</v>
+        <v>169.37</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="E25" s="3">
-        <v>1016.52</v>
+        <v>982.36</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E26" s="3">
-        <v>169.37</v>
+        <v>212.16</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E27" s="3">
-        <v>982.36</v>
+        <v>4460.24</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>212.16</v>
+        <v>828.1</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>4460.24</v>
+        <v>1480.17</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>828.1</v>
+        <v>68.71</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E31" s="3">
-        <v>1480.17</v>
+        <v>957.14</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E32" s="3">
-        <v>4068.71</v>
+        <v>3912.08</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E33" s="3">
-        <v>957.14</v>
+        <v>517.61</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E34" s="3">
-        <v>3912.08</v>
+        <v>1595.36</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>517.61</v>
+        <v>130.76</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E36" s="3">
-        <v>1595.36</v>
+        <v>447.39</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E37" s="3">
-        <v>130.76</v>
+        <v>1658.82</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E38" s="3">
-        <v>9.68</v>
+        <v>158.61</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E39" s="3">
-        <v>28.42</v>
+        <v>1513.27</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E40" s="3">
-        <v>28.42</v>
+        <v>392.82</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E41" s="3">
-        <v>113.73</v>
+        <v>2617.75</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E42" s="3">
-        <v>447.39</v>
+        <v>1333.14</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E43" s="3">
-        <v>1658.82</v>
+        <v>471.02</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E44" s="3">
-        <v>158.61</v>
+        <v>1010.13</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E45" s="3">
-        <v>3427.11</v>
+        <v>5100.73</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="E46" s="3">
-        <v>1.95</v>
+        <v>82.81</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="E47" s="3">
-        <v>39.65</v>
+        <v>204.9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E48" s="3">
-        <v>490.88</v>
+        <v>4818.57</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="E49" s="3">
-        <v>1513.27</v>
+        <v>63.21</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="E50" s="3">
-        <v>392.82</v>
+        <v>77.55</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>141</v>
+        <v>100</v>
       </c>
       <c r="E51" s="3">
-        <v>2617.75</v>
+        <v>182.31</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="E52" s="3">
-        <v>900.26</v>
+        <v>14.98</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>10</v>
-[...398 lines deleted...]
-      <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2217,52 +1664,32 @@
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
-    <hyperlink ref="F53" r:id="rId53"/>
-[...18 lines deleted...]
-    <hyperlink ref="F72" r:id="rId72"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>