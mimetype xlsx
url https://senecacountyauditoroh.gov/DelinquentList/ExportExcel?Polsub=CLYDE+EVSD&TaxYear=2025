--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>A02-00-001140-03-00</t>
   </si>
   <si>
     <t>HALBEISEN JEREMY A</t>
   </si>
   <si>
@@ -95,190 +95,167 @@
   <si>
     <t xml:space="preserve">5773 N TR 175  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>A02-00-001268-00-00</t>
   </si>
   <si>
     <t>HALBEISEN JEREMY A &amp; MELINDA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">7161 E CR 34  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A02-00-001364-00-00</t>
   </si>
   <si>
     <t>LETSON MARK &amp; JAYCE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">5472 N SR 101  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>A02-00-001432-04-00</t>
-[...8 lines deleted...]
-  <si>
     <t>A02-00-001432-05-00</t>
   </si>
   <si>
     <t>CRAWFORD JOHN II</t>
   </si>
   <si>
     <t xml:space="preserve">8400 E TR 178  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
-    <t>A02-00-001436-00-00</t>
-[...9 lines deleted...]
-    <t>A02-00-001436-01-00</t>
+    <t>A02-00-001440-00-00</t>
+  </si>
+  <si>
+    <t>FITZPATRICK LOWELL D &amp; KIMBERLY JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8416 E TR 178  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001444-00-00</t>
+  </si>
+  <si>
+    <t>NEWSOME DELBERT M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8200 E CR 62  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001444-03-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8196 E CR 62  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001452-00-00</t>
+  </si>
+  <si>
+    <t>MILLER JOHN J &amp; CATHERINE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8373 E TR 178  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001560-08-00</t>
+  </si>
+  <si>
+    <t>HEADRICK RICHARD L &amp; FARON L HEADRICK ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4451 N TR 169  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>A02-00-001704-02-00</t>
+  </si>
+  <si>
+    <t>CARTER DUSTIN L &amp; THERESA M JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6671 N TR 190  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001704-05-01</t>
+  </si>
+  <si>
+    <t>JACOBS JEFFREY M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6769 N TR 190  
+GREEN SPRINGS OH 44836</t>
+  </si>
+  <si>
+    <t>A02-00-001716-00-00</t>
+  </si>
+  <si>
+    <t>LEWIS JOHN EDWARD &amp; KATHERINE LEWIS BEARD ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E CR 62  
+</t>
+  </si>
+  <si>
+    <t>A02-00-001748-00-00</t>
+  </si>
+  <si>
+    <t>HANDSHOE DANIEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5508 N TR 175  
+REPUBLIC OH 44867</t>
+  </si>
+  <si>
+    <t>A02-00-001932-01-00</t>
+  </si>
+  <si>
+    <t>STILTNER MICHAEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8235 E TR 178  
+</t>
+  </si>
+  <si>
+    <t>A02-00-001940-02-00</t>
+  </si>
+  <si>
+    <t>MICHAELS ROBERT H &amp; LISA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">E TR 178  
 </t>
   </si>
   <si>
-    <t>A02-00-001440-00-00</t>
-[...101 lines deleted...]
-  <si>
     <t>A02-00-001992-03-00</t>
   </si>
   <si>
     <t>DRUMMOND ALEXANDER M</t>
   </si>
   <si>
     <t xml:space="preserve">4046 N TR 175  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>A02-00-002064-00-00</t>
   </si>
   <si>
     <t>NULL WILLIAM ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">8105 N TR 32  
 CLYDE OH 43410</t>
   </si>
   <si>
     <t>A02-00-002072-02-00</t>
   </si>
   <si>
     <t>YATES STEPHEN A</t>
   </si>
@@ -442,67 +419,50 @@
   <si>
     <t>A05-00-005126-00-00</t>
   </si>
   <si>
     <t>BARRICK INVESTMENTS LTD</t>
   </si>
   <si>
     <t xml:space="preserve">W ADAMS ST  
 </t>
   </si>
   <si>
     <t>A05-00-005126-13-00</t>
   </si>
   <si>
     <t xml:space="preserve">PERRY ST  
 </t>
   </si>
   <si>
     <t>A05-00-005212-01-08</t>
   </si>
   <si>
     <t>WOLF MARY E &amp; JOHN M BRUNDAGE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">127 S LEONARD ST  
-</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">KANSAS ST  
 </t>
   </si>
   <si>
     <t>A05-00-005356-00-00</t>
   </si>
   <si>
     <t>BOWER STEVEN THOMAS &amp; BETHANY K JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">411 S BROADWAY ST  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
     <t>A05-00-905512-00-00</t>
   </si>
   <si>
     <t>A05-00-905518-00-00</t>
   </si>
   <si>
     <t>J36-00-956932-00-00</t>
   </si>
   <si>
     <t>J36-00-956942-00-00</t>
   </si>
 </sst>
@@ -538,1120 +498,1020 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F52" headerRowCount="1">
-  <autoFilter ref="A1:F52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F47" headerRowCount="1">
+  <autoFilter ref="A1:F47"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1316&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.616657257080078" customWidth="1"/>
-    <col min="2" max="2" width="50.93314743041992" customWidth="1"/>
+    <col min="2" max="2" width="50.25894546508789" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1008.13</v>
+        <v>1055.18</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>3381.79</v>
+        <v>3289.59</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>326.79</v>
+        <v>142.04</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
-        <v>5887.41</v>
+        <v>5812.14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>1064.16</v>
+        <v>1113.82</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>761.54</v>
+        <v>797.08</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3">
-        <v>3459.93</v>
+        <v>3621.4</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>210.72</v>
+        <v>338.75</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>514.73</v>
+        <v>3362.1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
-        <v>43.68</v>
+        <v>4584.16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="3">
-        <v>0.62</v>
+        <v>816.35</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="3">
-        <v>3212.19</v>
+        <v>744.07</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="3">
-        <v>4379.77</v>
+        <v>7324.59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="3">
-        <v>779.95</v>
+        <v>1187.98</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="3">
-        <v>710.89</v>
+        <v>17933.85</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" s="3">
-        <v>6998.01</v>
+        <v>7783.35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="3">
-        <v>1135.01</v>
+        <v>1937.76</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>17134.24</v>
+        <v>1558.92</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>7436.31</v>
+        <v>854.62</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="3">
-        <v>1851.37</v>
+        <v>177.27</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>2444.83</v>
+        <v>1028.2</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>816.52</v>
+        <v>222.06</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>169.37</v>
+        <v>4668.39</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>982.36</v>
+        <v>817.19</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>212.16</v>
+        <v>1549.24</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>4460.24</v>
+        <v>71.92</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E28" s="3">
-        <v>828.1</v>
+        <v>1001.8</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" s="3">
-        <v>1480.17</v>
+        <v>4094.65</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" s="3">
-        <v>68.71</v>
+        <v>541.77</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E31" s="3">
-        <v>957.14</v>
+        <v>1669.81</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>3912.08</v>
+        <v>136.86</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E33" s="3">
-        <v>517.61</v>
+        <v>468.27</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E34" s="3">
-        <v>1595.36</v>
+        <v>1736.23</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E35" s="3">
-        <v>130.76</v>
+        <v>166.01</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E36" s="3">
-        <v>447.39</v>
+        <v>1583.89</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E37" s="3">
-        <v>1658.82</v>
+        <v>411.15</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E38" s="3">
-        <v>158.61</v>
+        <v>2739.92</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E39" s="3">
-        <v>1513.27</v>
+        <v>1395.35</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E40" s="3">
-        <v>392.82</v>
+        <v>493</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="3">
-        <v>2617.75</v>
+        <v>1057.27</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E42" s="3">
-        <v>1333.14</v>
+        <v>5338.77</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="3">
-        <v>471.02</v>
+        <v>5043.44</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="E44" s="3">
-        <v>1010.13</v>
+        <v>66.16</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>131</v>
+        <v>93</v>
       </c>
       <c r="E45" s="3">
-        <v>5100.73</v>
+        <v>81.17</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="E46" s="3">
-        <v>82.81</v>
+        <v>190.82</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="E47" s="3">
-        <v>204.9</v>
+        <v>15.68</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>10</v>
-[...98 lines deleted...]
-      <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1659,37 +1519,32 @@
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
-    <hyperlink ref="F48" r:id="rId48"/>
-[...3 lines deleted...]
-    <hyperlink ref="F52" r:id="rId52"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>