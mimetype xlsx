--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,199 +5,149 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="1301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="968">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>G24-00-038140-00-00</t>
-[...2 lines deleted...]
-    <t>KECKLER KEVIN R &amp; DEALYNN</t>
+    <t>G24-00-038220-00-00</t>
+  </si>
+  <si>
+    <t>ANDRUS KALEB A &amp; MATTHEW J ANDRUS ETAL</t>
   </si>
   <si>
     <t>FOSTORIA CSD</t>
   </si>
   <si>
-    <t xml:space="preserve">3465 N CR 25  
+    <t xml:space="preserve">1317 STONER RD  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>View</t>
-  </si>
-[...18 lines deleted...]
-FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050660-06-00</t>
   </si>
   <si>
     <t>BRANDEBERRY DAVID W</t>
   </si>
   <si>
     <t xml:space="preserve">11161 W TR 116  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050660-07-02</t>
   </si>
   <si>
     <t xml:space="preserve">W TR 116  
 </t>
   </si>
   <si>
     <t>I33-00-050668-00-00</t>
   </si>
   <si>
     <t>DURYEA JEREMY</t>
   </si>
   <si>
     <t xml:space="preserve">1405 N TR 21  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050748-00-00</t>
   </si>
   <si>
     <t>JARRETT EVERETT</t>
   </si>
   <si>
     <t xml:space="preserve">1173 N TR 20  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050752-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
   <si>
     <t>I33-00-050756-00-00</t>
   </si>
   <si>
-    <t>I33-00-050788-00-00</t>
-[...26 lines deleted...]
-    <t>I33-00-050884-00-00</t>
+    <t>I33-00-050976-00-00</t>
+  </si>
+  <si>
+    <t>NAUTH SPENCER &amp; ALEXIS CORNETT JT SUR</t>
+  </si>
+  <si>
+    <t>I33-00-050984-00-00</t>
+  </si>
+  <si>
+    <t>BUTLER BRYAN E</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 21  
 </t>
   </si>
   <si>
-    <t>I33-00-050976-00-00</t>
-[...10 lines deleted...]
-  <si>
     <t>I33-00-051836-00-00</t>
   </si>
   <si>
     <t>MARTIN FANNIE R</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-051840-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">12601 W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051844-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051932-00-00</t>
@@ -290,394 +240,269 @@
   <si>
     <t>I33-00-052140-00-00</t>
   </si>
   <si>
     <t>I33-00-052144-00-00</t>
   </si>
   <si>
     <t>I33-00-052148-00-00</t>
   </si>
   <si>
     <t>I33-00-052152-00-00</t>
   </si>
   <si>
     <t>I33-00-052156-00-00</t>
   </si>
   <si>
     <t>I33-00-052164-00-00</t>
   </si>
   <si>
     <t>I33-00-052172-00-00</t>
   </si>
   <si>
     <t>I33-00-052180-00-00</t>
   </si>
   <si>
-    <t>I33-00-052216-00-00</t>
-[...22 lines deleted...]
-    <t>AJA HOLDING GROUP LLC</t>
+    <t>P51-01-083796-00-00</t>
+  </si>
+  <si>
+    <t>GONZALES MELISSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">838 WALNUT ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084004-00-00</t>
+  </si>
+  <si>
+    <t>BROOKMAN BRADFORD L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">673 N POPLAR ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084020-00-00</t>
+  </si>
+  <si>
+    <t>BECK MALCOLM F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">313 E HIGH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084052-00-00</t>
+  </si>
+  <si>
+    <t>SHERMAN DANIEL R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">746 CIRCLE DR  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084124-00-00</t>
+  </si>
+  <si>
+    <t>TUCKER KIMBERLY ANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">932 N UNION ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084160-00-00</t>
+  </si>
+  <si>
+    <t>GLENN DALLAS &amp; VIRGINIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">721 LYNN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084316-00-00</t>
+  </si>
+  <si>
+    <t>EMERINE MATTHEW J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">919 WALNUT ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084364-00-00</t>
+  </si>
+  <si>
+    <t>MOORE CLAYTON E</t>
   </si>
   <si>
     <t xml:space="preserve">CHERRY ST  
 </t>
   </si>
   <si>
-    <t>P51-01-084004-00-00</t>
-[...97 lines deleted...]
-  <si>
     <t>P51-01-084368-00-00</t>
   </si>
   <si>
     <t>P51-01-084380-00-00</t>
   </si>
   <si>
     <t>P51-01-084384-00-00</t>
   </si>
   <si>
     <t>P51-01-084388-00-00</t>
   </si>
   <si>
     <t>P51-01-084392-00-00</t>
   </si>
   <si>
     <t>P51-01-084452-00-00</t>
   </si>
   <si>
     <t>BROSE VERA M</t>
   </si>
   <si>
     <t xml:space="preserve">418 W JACKSON ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">736 SANDUSKY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-084468-00-00</t>
   </si>
   <si>
     <t>GLENN DALLAS &amp; VIRGINIA JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">717 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-084480-00-00</t>
   </si>
   <si>
     <t>BROWNING TOSHA &amp; TALORE BROWNING ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">LYNN ST  
 </t>
   </si>
   <si>
-    <t>P51-01-084484-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-084500-00-00</t>
   </si>
   <si>
     <t>WYANS JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">620 NORTHVIEW DR  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-084532-00-00</t>
   </si>
   <si>
     <t>STRICKLAND HENRY</t>
   </si>
   <si>
     <t xml:space="preserve">216 W JACKSON ST  
 </t>
   </si>
   <si>
-    <t>P51-01-084600-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-084644-00-00</t>
   </si>
   <si>
     <t>LUNA DAMARIS J &amp; JOHN M JR JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">617 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-084656-00-00</t>
-[...12 lines deleted...]
-    <t>BUSTAMANTE PILAR</t>
+    <t>P51-01-084960-00-00</t>
+  </si>
+  <si>
+    <t>HOPPLE MICHAEL L &amp; REBECCA D JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">433 N MAIN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-084964-00-00</t>
+  </si>
+  <si>
+    <t>TRVFGS LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">892 N COUNTYLINE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-085084-00-00</t>
+  </si>
+  <si>
+    <t>HACKWORTH KATHRYN M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">742 WALNUT ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-085088-00-00</t>
+  </si>
+  <si>
+    <t>GALAN ROSALINDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">370 W THOMAS ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-085164-03-00</t>
+  </si>
+  <si>
+    <t>ASHVA HOSPITALITY INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1690 N COUNTYLINE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-01-085236-00-00</t>
+  </si>
+  <si>
+    <t>MALAGON NICHOLAS S</t>
   </si>
   <si>
     <t xml:space="preserve">SPRUCE ST  
 </t>
   </si>
   <si>
-    <t>P51-01-084756-00-00</t>
-[...84 lines deleted...]
-  <si>
     <t>P51-01-085328-00-00</t>
   </si>
   <si>
-    <t>NONNEMAKER SHAVONNE L J</t>
+    <t>NONNEMAKER SHAVONNE L J LE &amp; KYLE A CESSNA ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">626 BROADWAY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-085388-00-00</t>
   </si>
   <si>
     <t>BENNETT STEVEN</t>
   </si>
   <si>
     <t xml:space="preserve">1443 N UNION ST  
 </t>
   </si>
   <si>
     <t>P51-01-085396-00-00</t>
   </si>
   <si>
     <t>THOMAS MICHEAL RYAN</t>
   </si>
   <si>
     <t xml:space="preserve">338 W HIGH ST  
 FOSTORIA OH 44830</t>
   </si>
@@ -732,139 +557,109 @@
   </si>
   <si>
     <t>P51-01-085660-00-00</t>
   </si>
   <si>
     <t>MARTIN FERN</t>
   </si>
   <si>
     <t>P51-01-085716-00-00</t>
   </si>
   <si>
     <t>DURST DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">N UNION ST  
 </t>
   </si>
   <si>
     <t>P51-01-085720-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">736 N UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-085760-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-085836-00-00</t>
   </si>
   <si>
     <t>COATES MARIE A &amp; ANJUAN D FLORES</t>
   </si>
   <si>
     <t xml:space="preserve">122 E CULBERTSON ST  
 </t>
   </si>
   <si>
     <t>P51-01-085840-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">120 E CULBERTSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-085864-00-00</t>
   </si>
   <si>
     <t>MARTINEZ ISABEL LEE</t>
   </si>
   <si>
     <t>P51-01-085868-00-00</t>
   </si>
   <si>
     <t>P51-01-085984-01-00</t>
   </si>
   <si>
     <t>SIMPSON MARA D</t>
   </si>
   <si>
     <t xml:space="preserve">638 MAPLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-086016-00-00</t>
   </si>
   <si>
     <t>ESSEX WAYNE R</t>
   </si>
   <si>
     <t xml:space="preserve">573 N POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-086036-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-086416-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">894 N COUNTYLINE ST  
 </t>
   </si>
   <si>
     <t>P51-01-086476-00-00</t>
   </si>
   <si>
     <t>HOSSLER MICHAEL</t>
   </si>
   <si>
-    <t>P51-01-086888-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-086952-00-00</t>
   </si>
   <si>
     <t>JENKINS AMANDA L</t>
   </si>
   <si>
     <t xml:space="preserve">631 N POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087084-00-00</t>
   </si>
   <si>
     <t>HONESTO RUTH L</t>
   </si>
   <si>
     <t xml:space="preserve">909 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087088-00-00</t>
   </si>
   <si>
     <t>SIMMONS RHONDA C</t>
   </si>
@@ -881,350 +676,243 @@
   <si>
     <t xml:space="preserve">GERLOCK DR  
 </t>
   </si>
   <si>
     <t>P51-01-087204-00-00</t>
   </si>
   <si>
     <t>BEESON LESLIE A</t>
   </si>
   <si>
     <t xml:space="preserve">825 WALNUT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087240-00-00</t>
   </si>
   <si>
     <t>SHULTZ BRIAN L &amp; MELISSA L</t>
   </si>
   <si>
     <t xml:space="preserve">804 BUCKLEY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-087250-00-00</t>
-[...11 lines deleted...]
-  <si>
     <t>P51-01-087280-00-00</t>
   </si>
   <si>
     <t>RODRIGUEZ RENATA</t>
   </si>
   <si>
     <t xml:space="preserve">1056 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087316-00-00</t>
   </si>
   <si>
     <t>BRICKNER BROOKE</t>
   </si>
   <si>
     <t xml:space="preserve">937 LEONARD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087324-00-00</t>
   </si>
   <si>
     <t>HOWARD ANNABELLE &amp; ANNABELLE G</t>
   </si>
   <si>
     <t xml:space="preserve">744 EASTERN AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087336-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">835 SPRUCE ST  
 </t>
   </si>
   <si>
-    <t>P51-01-087396-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-087432-00-00</t>
   </si>
   <si>
     <t>WOODS SAMANTHA A</t>
   </si>
   <si>
     <t xml:space="preserve">520 LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-087460-00-00</t>
   </si>
   <si>
     <t>MILLER PHYLLIS M</t>
   </si>
   <si>
     <t xml:space="preserve">908 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-087476-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>P51-01-087568-00-00</t>
   </si>
   <si>
     <t>VALENTIE AUTUMN M &amp; MARK A</t>
   </si>
   <si>
     <t xml:space="preserve">856 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087572-00-00</t>
   </si>
   <si>
     <t>HALL AVA</t>
   </si>
   <si>
     <t xml:space="preserve">1044 CHERRY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087636-00-00</t>
   </si>
   <si>
     <t>ENGLE ANDREA J</t>
   </si>
   <si>
     <t xml:space="preserve">248 W ROCK ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087664-00-00</t>
   </si>
   <si>
     <t>KEPP CATHERINE M</t>
   </si>
   <si>
     <t xml:space="preserve">435 W JACKSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087672-00-00</t>
   </si>
   <si>
     <t>CLOUSE CHRISTOPHER M</t>
   </si>
   <si>
     <t xml:space="preserve">116 ELM ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-087780-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-087824-00-00</t>
   </si>
   <si>
     <t>SMITH LEE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">444 W JACKSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087864-00-00</t>
   </si>
   <si>
     <t>MISER CEARA R LEE &amp; DEREK</t>
   </si>
   <si>
     <t xml:space="preserve">321 ELM ST  
-FOSTORIA OH 44830</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">920 SANDUSKY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088048-00-00</t>
   </si>
   <si>
     <t>GUTIERREZ JOHANNA</t>
   </si>
   <si>
     <t xml:space="preserve">735 CHERRY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088108-00-00</t>
   </si>
   <si>
     <t>BARLETT EMILY</t>
   </si>
   <si>
     <t xml:space="preserve">1050 N COUNTYLINE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088248-00-00</t>
   </si>
   <si>
     <t>LOPEZ LAURA M</t>
   </si>
   <si>
     <t xml:space="preserve">118 E CULBERTSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088268-00-00</t>
   </si>
   <si>
     <t>STJOHNS TIFFANY N</t>
   </si>
   <si>
     <t xml:space="preserve">N POPLAR ST  
 </t>
   </si>
   <si>
     <t>P51-01-088276-00-00</t>
   </si>
   <si>
     <t>P51-01-088280-00-00</t>
   </si>
   <si>
-    <t>P51-01-088320-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-01-088380-00-00</t>
   </si>
   <si>
     <t>MALAGON ESAIAS</t>
   </si>
   <si>
     <t xml:space="preserve">211 E CULBERTSON ST  
 </t>
   </si>
   <si>
     <t>P51-01-088472-00-00</t>
   </si>
   <si>
     <t>DUKE GEOFFREY &amp; KIMBERLY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">560 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-088604-00-00</t>
-[...25 lines deleted...]
-  <si>
     <t>P51-01-088808-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">LYNN  
 </t>
   </si>
   <si>
     <t>P51-01-088816-00-00</t>
   </si>
   <si>
     <t>BALTZ MATTHEW S</t>
   </si>
   <si>
     <t>P51-01-088820-00-00</t>
   </si>
   <si>
     <t>P51-01-088824-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1062 LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-088892-00-00</t>
   </si>
@@ -1234,163 +922,123 @@
   <si>
     <t xml:space="preserve">912 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088964-00-00</t>
   </si>
   <si>
     <t>JARRETT KIMBERLY M &amp; JAMES G JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">915 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089048-00-00</t>
   </si>
   <si>
     <t>MORENO SYLVESTRA G</t>
   </si>
   <si>
     <t xml:space="preserve">633 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-089056-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-089064-00-00</t>
   </si>
   <si>
     <t>FARNER KELLY O</t>
   </si>
   <si>
     <t xml:space="preserve">769 CHERRY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-089136-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-089156-00-00</t>
   </si>
   <si>
     <t>OHIO SMART</t>
   </si>
   <si>
     <t xml:space="preserve">LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-089160-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-01-089168-00-00</t>
   </si>
   <si>
     <t>DUQUE RICK A</t>
   </si>
   <si>
     <t xml:space="preserve">916 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089224-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">113 W HIGH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089252-00-00</t>
   </si>
   <si>
     <t>MORGART DAWN A</t>
   </si>
   <si>
     <t xml:space="preserve">415 N UNION ST  
 FOSTORIA OH 44830</t>
-  </si>
-[...1 lines deleted...]
-    <t>P51-01-089256-00-00</t>
   </si>
   <si>
     <t>P51-01-089316-00-00</t>
   </si>
   <si>
     <t>MARTINEZ ISABEL</t>
   </si>
   <si>
     <t>P51-01-089320-00-00</t>
   </si>
   <si>
     <t>MAIN PAUL E</t>
   </si>
   <si>
     <t xml:space="preserve">632 LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-089364-00-00</t>
   </si>
   <si>
     <t>CONLEY CHRISTOPHER R</t>
   </si>
   <si>
     <t xml:space="preserve">739 CHERRY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-089424-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-089428-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">618 LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-089432-00-00</t>
   </si>
   <si>
     <t>BLAKE TONI L</t>
   </si>
   <si>
     <t xml:space="preserve">560 LYNN (REAR) ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089508-00-00</t>
   </si>
   <si>
     <t>EPLEY DAVID L &amp; MARCY J JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">631 CHERRY ST  
 FOSTORIA OH 44830</t>
@@ -1421,57 +1069,50 @@
   <si>
     <t xml:space="preserve">425 BEECH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089648-00-00</t>
   </si>
   <si>
     <t>FRIAS ALICE</t>
   </si>
   <si>
     <t xml:space="preserve">905 LEONARD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089704-00-00</t>
   </si>
   <si>
     <t>ANGELL TIMOTHY SHAWN</t>
   </si>
   <si>
     <t xml:space="preserve">1017 N UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-089740-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-01-089824-00-00</t>
   </si>
   <si>
     <t>RICE W TROY &amp; STEPHANIE RICE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">1017 BUCKLEY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089848-00-00</t>
   </si>
   <si>
     <t>WALTERMYER DAVID M</t>
   </si>
   <si>
     <t xml:space="preserve">520 N UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-089956-00-00</t>
   </si>
   <si>
     <t>CHITWOOD JUDITH MARIE &amp; JOHN EARL JR</t>
   </si>
@@ -1521,97 +1162,77 @@
   <si>
     <t>SHERMAN CHRISTINA</t>
   </si>
   <si>
     <t xml:space="preserve">42ND ST  
 </t>
   </si>
   <si>
     <t>P51-01-090324-00-00</t>
   </si>
   <si>
     <t>TAYLOR CHELSY ANNA &amp; ROBERT STEWARD JR</t>
   </si>
   <si>
     <t xml:space="preserve">327 ELM ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-090328-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">ELM ST  
 </t>
   </si>
   <si>
-    <t>P51-01-090368-00-00</t>
-[...28 lines deleted...]
-  <si>
     <t>P51-01-090524-00-00</t>
   </si>
   <si>
     <t>MILLER SAMANTHA L</t>
   </si>
   <si>
     <t xml:space="preserve">651 BROADWAY  
 </t>
   </si>
   <si>
     <t>P51-01-090528-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">BROADWAY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
+    <t>P51-01-090532-00-00</t>
+  </si>
+  <si>
+    <t>BINGAMON CHARLES LYNN JR &amp; CHASITY AMBER JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1218 STONER RD  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
     <t>P51-01-090576-00-00</t>
   </si>
   <si>
     <t>SANCHEZ CENOVIA</t>
   </si>
   <si>
     <t xml:space="preserve">721 BUCKLEY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-090672-00-00</t>
   </si>
   <si>
     <t>HAMPTON DONALD JR &amp; AKIKO S JT SUR</t>
   </si>
   <si>
     <t>P51-01-090680-00-00</t>
   </si>
   <si>
     <t>P51-01-090856-00-00</t>
   </si>
   <si>
     <t>RIFE GLENDOLYN</t>
   </si>
   <si>
@@ -1748,223 +1369,176 @@
   </si>
   <si>
     <t>SANDERS ANGELA &amp; PAMELA M WOODLEY WELLS ETAL</t>
   </si>
   <si>
     <t>P51-01-091820-00-00</t>
   </si>
   <si>
     <t>SPOON DAYLE</t>
   </si>
   <si>
     <t xml:space="preserve">663 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-091824-00-00</t>
   </si>
   <si>
     <t>FOSTER RAY</t>
   </si>
   <si>
     <t xml:space="preserve">642 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-091956-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-091960-00-00</t>
   </si>
   <si>
     <t>HONEY BEE REALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">114 20 E TIFFIN ST  
 </t>
   </si>
   <si>
     <t>P51-03-091976-00-00</t>
   </si>
   <si>
     <t>AMERICAN LEGION POST</t>
   </si>
   <si>
     <t xml:space="preserve">SANDUSKY ST  
 </t>
   </si>
   <si>
     <t>P51-03-091976-01-00</t>
   </si>
   <si>
     <t>BLECHINGER DANIEL L</t>
   </si>
   <si>
     <t xml:space="preserve">120 SANDUSKY ST  
 </t>
   </si>
   <si>
     <t>P51-03-091980-00-00</t>
   </si>
   <si>
     <t>RODDY PATRICK E &amp; ROXANNE D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">N MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-091988-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-03-091996-00-00</t>
   </si>
   <si>
     <t>MAIER JON</t>
   </si>
   <si>
     <t xml:space="preserve">166 E CENTER ST  
 </t>
   </si>
   <si>
     <t>P51-03-092012-00-00</t>
   </si>
   <si>
     <t>SNAVLEY ANGELIQUE A</t>
   </si>
   <si>
     <t xml:space="preserve">252 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-092052-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-092076-00-00</t>
   </si>
   <si>
     <t>STODDARD DAVID D &amp; MARGARETE A JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">E HIGH ST  
 </t>
   </si>
   <si>
     <t>P51-03-092080-00-00</t>
   </si>
   <si>
     <t>DURAN LINDA</t>
   </si>
   <si>
     <t>P51-03-092084-00-00</t>
   </si>
   <si>
     <t>P51-03-092108-00-00</t>
   </si>
   <si>
     <t>BECK MALCOLM F &amp; MALCOLM F &amp; YVONNE L BECK JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">320 W NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-092140-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-092212-00-00</t>
   </si>
   <si>
     <t>RIOS JENNIFER</t>
   </si>
   <si>
     <t xml:space="preserve">E TIFFIN ST  
 </t>
   </si>
   <si>
     <t>P51-03-092216-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">438 E TIFFIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092300-00-00</t>
   </si>
   <si>
     <t>WEAVER JEREMY &amp; DANNETTE KESSLER JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">321 W NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092356-00-00</t>
   </si>
   <si>
     <t>ALLEN LAMONT A</t>
   </si>
   <si>
     <t xml:space="preserve">318 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-092396-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-092456-00-00</t>
   </si>
   <si>
     <t>STEWARD LEE J</t>
   </si>
   <si>
     <t xml:space="preserve">320 ROBY CT  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092552-00-00</t>
   </si>
   <si>
     <t>POTRIDGE MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">226 COLUMBUS AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092568-00-00</t>
   </si>
   <si>
     <t>WESNEY CYNTHIA</t>
   </si>
@@ -2011,60 +1585,50 @@
   <si>
     <t xml:space="preserve">333 329 MCDOUGAL ST  
 </t>
   </si>
   <si>
     <t>P51-03-092676-00-00</t>
   </si>
   <si>
     <t>DRAKE CHARLES &amp; BRITTANY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">321 E TIFFIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092712-00-00</t>
   </si>
   <si>
     <t>HARDING CANDACE R</t>
   </si>
   <si>
     <t xml:space="preserve">330 STARR AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-092724-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-092756-00-00</t>
   </si>
   <si>
     <t>GRAETER TRACY</t>
   </si>
   <si>
     <t xml:space="preserve">243 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092796-00-00</t>
   </si>
   <si>
     <t>FLORES RICHARD A &amp; NOELIA V JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">325 W NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092804-00-00</t>
   </si>
   <si>
     <t>CAUDILL HEATHER</t>
   </si>
@@ -2137,268 +1701,161 @@
   <si>
     <t>P51-03-092936-00-00</t>
   </si>
   <si>
     <t>P51-03-092940-00-00</t>
   </si>
   <si>
     <t>P51-03-092944-00-00</t>
   </si>
   <si>
     <t>P51-03-092948-00-00</t>
   </si>
   <si>
     <t>P51-03-092960-00-00</t>
   </si>
   <si>
     <t>P51-03-092964-00-00</t>
   </si>
   <si>
     <t>P51-03-092980-00-00</t>
   </si>
   <si>
     <t>PEREZ FELIPE &amp; HERLINDA</t>
   </si>
   <si>
-    <t>P51-03-092988-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-093020-00-00</t>
-  </si>
-[...8 lines deleted...]
-FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-093116-00-00</t>
   </si>
   <si>
     <t>KROETZ ALISHA</t>
   </si>
   <si>
     <t xml:space="preserve">987 SENECA ST  
 </t>
   </si>
   <si>
     <t>P51-03-093124-00-00</t>
   </si>
   <si>
     <t>PHILLIPS MIKE</t>
   </si>
   <si>
     <t xml:space="preserve">941 SENECA ST  
 </t>
   </si>
   <si>
-    <t>P51-03-093148-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-093184-00-00</t>
   </si>
   <si>
     <t>FLECK MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">224 MCDOUGAL ST  
-FOSTORIA OH 44830</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">708 E HIGH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-093348-00-00</t>
   </si>
   <si>
     <t>COLLINS TRISTA</t>
   </si>
   <si>
     <t xml:space="preserve">211 MCDOUGAL ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-093460-00-00</t>
   </si>
   <si>
     <t>AMERICAN LEGION EARL</t>
   </si>
   <si>
     <t xml:space="preserve">300 N MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-093512-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">228 MCDOUGAL ST  
 </t>
   </si>
   <si>
-    <t>P51-03-093540-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-03-093568-00-00</t>
   </si>
   <si>
     <t>GARCIA JUANITA ET AL</t>
   </si>
   <si>
     <t xml:space="preserve">860 MCDOUGAL ST  
 </t>
   </si>
   <si>
     <t>P51-03-093708-00-00</t>
   </si>
   <si>
     <t>ROBERTS EARL H</t>
   </si>
   <si>
     <t xml:space="preserve">SENECA ST  
 </t>
   </si>
   <si>
     <t>P51-03-093712-00-00</t>
   </si>
   <si>
     <t>P51-03-093760-00-00</t>
   </si>
   <si>
     <t>KIMBLE RON N</t>
   </si>
   <si>
     <t xml:space="preserve">319 MCDOUGAL ST  
 </t>
   </si>
   <si>
-    <t>P51-03-093776-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-093780-00-00</t>
   </si>
   <si>
     <t>FUERSTENAU KEVIN &amp; MISTY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">433 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-093792-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>P51-03-093864-00-00</t>
   </si>
   <si>
     <t>MAIER SCOTT A &amp; ERIC BRADLEY BAXTER</t>
   </si>
   <si>
     <t xml:space="preserve">230 E NORTH ST  
 FOSTORIA OH 44830</t>
-  </si>
-[...21 lines deleted...]
-    <t>P51-03-093952-00-00</t>
   </si>
   <si>
     <t>P51-03-093968-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">203 MCDOUGAL ST  
 </t>
   </si>
   <si>
     <t>P51-03-093972-00-00</t>
   </si>
   <si>
     <t>DILLINGHAM JESSICA LEIGH</t>
   </si>
   <si>
     <t xml:space="preserve">210 MCDOUGAL ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-094184-00-00</t>
   </si>
   <si>
     <t>CABRALES OSCAR</t>
   </si>
   <si>
@@ -2460,107 +1917,90 @@
   <si>
     <t xml:space="preserve">322 E NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-094572-00-00</t>
   </si>
   <si>
     <t>DIAZ EPIFANIO R</t>
   </si>
   <si>
     <t xml:space="preserve">216 E NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-094624-00-00</t>
   </si>
   <si>
     <t>CRAMER DUSTIN III</t>
   </si>
   <si>
     <t xml:space="preserve">209 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-094632-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-03-094752-00-00</t>
   </si>
   <si>
     <t>SMITH JESSICA &amp; DALE SMITH III JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">716 E HIGH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-094864-00-00</t>
   </si>
   <si>
     <t>HOFFBAUER RONALD M JR &amp; ANN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">COLUMBUS AVE  
 </t>
   </si>
   <si>
     <t>P51-03-094900-00-00</t>
   </si>
   <si>
     <t>CARTAGENA TONIA</t>
   </si>
   <si>
     <t xml:space="preserve">328 MCDOUGAL ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-094936-00-00</t>
   </si>
   <si>
     <t>CIRIGLIANO ENTERPRISES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">113 N UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-095152-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-095268-00-00</t>
   </si>
   <si>
     <t>RUTOWSKI SARAH DELPHINE KRISTAL</t>
   </si>
   <si>
     <t xml:space="preserve">215 MCDOUGAL ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-095272-00-00</t>
   </si>
   <si>
     <t>P51-03-095320-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">308 N UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-095456-00-00</t>
   </si>
   <si>
     <t>DICK RAYMOND L &amp; PAULA M JT SUR</t>
   </si>
@@ -2610,60 +2050,50 @@
   </si>
   <si>
     <t>P51-03-096112-00-00</t>
   </si>
   <si>
     <t>DUNN TIFFANY</t>
   </si>
   <si>
     <t>P51-03-096132-00-00</t>
   </si>
   <si>
     <t>PAUL MONA J</t>
   </si>
   <si>
     <t xml:space="preserve">914 SENECA ST  
 </t>
   </si>
   <si>
     <t>P51-03-096136-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">SENECA ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-096140-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-096164-00-00</t>
   </si>
   <si>
     <t>STUMP TODD &amp; VICKI K STUMP</t>
   </si>
   <si>
     <t xml:space="preserve">134 E CENTER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096188-00-00</t>
   </si>
   <si>
     <t>KRAMB MATTHEW D</t>
   </si>
   <si>
     <t xml:space="preserve">320 COLLEGE AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096284-00-00</t>
   </si>
   <si>
     <t>BENNTT JOSEPH W &amp; CASANDRA L BENNETT JT SUR</t>
   </si>
@@ -2698,77 +2128,60 @@
     <t xml:space="preserve">136 E CENTER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096512-00-00</t>
   </si>
   <si>
     <t>BODEN TIMOTHY L &amp; SANDRA G</t>
   </si>
   <si>
     <t xml:space="preserve">727 SANDUSKY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096584-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">431 MCDOUGAL ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096588-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">112 W TIFFIN ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">238 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096664-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">115 N POPLAR ST  
 </t>
   </si>
   <si>
-    <t>P51-03-096748-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-03-096772-00-00</t>
   </si>
   <si>
     <t>BOWERS BURNELLEANE</t>
   </si>
   <si>
     <t xml:space="preserve">231 SANDUSKY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096800-00-00</t>
   </si>
   <si>
     <t>WALTER KEEGAN T</t>
   </si>
   <si>
     <t xml:space="preserve">345 COLLEGE AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096920-00-00</t>
   </si>
   <si>
     <t>ZINK RICHARD GENE &amp; SHARON R</t>
   </si>
@@ -2792,295 +2205,208 @@
   <si>
     <t>COOK WILLIAM &amp; TINA</t>
   </si>
   <si>
     <t xml:space="preserve">137 W LYTLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-096960-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">334 S POPLAR ST  
 </t>
   </si>
   <si>
     <t>P51-04-097088-00-00</t>
   </si>
   <si>
     <t>AV HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">532 GORMLEY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-097092-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-097112-00-00</t>
   </si>
   <si>
     <t>PIGGUE JOYCE E</t>
   </si>
   <si>
     <t xml:space="preserve">S POPLAR ST  
 </t>
   </si>
   <si>
     <t>P51-04-097116-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1100 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097124-00-00</t>
   </si>
   <si>
     <t>REINHART ETHAN</t>
   </si>
   <si>
     <t xml:space="preserve">400 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097192-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">114 NICHOLS ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097320-00-00</t>
   </si>
   <si>
     <t>BOWEN NICHOLAS A</t>
   </si>
   <si>
     <t xml:space="preserve">566 BULGER AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-097328-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-097400-00-00</t>
   </si>
   <si>
     <t>RITTER SCOTT F &amp; KELLIE J</t>
   </si>
   <si>
     <t xml:space="preserve">433 E LYTLE ST  
 </t>
   </si>
   <si>
     <t>P51-04-097416-00-00</t>
   </si>
   <si>
     <t>GALVAN BIANCA LIZBETH &amp; LORENZO G CABRERA JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">154 TAFT BLVD  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-097436-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>P51-04-097448-00-00</t>
   </si>
   <si>
     <t>JONES SIDNEY T &amp; AMANDA L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">BANNISTER ST  
 </t>
   </si>
   <si>
     <t>P51-04-097456-00-00</t>
   </si>
   <si>
     <t>P51-04-097544-00-00</t>
   </si>
   <si>
     <t>SMITH FRANK D</t>
   </si>
   <si>
     <t xml:space="preserve">OLMSTEAD ST  
 </t>
   </si>
   <si>
     <t>P51-04-097548-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">120 OLMSTEAD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-097556-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-097608-00-00</t>
   </si>
   <si>
     <t>ZACHRICH WILLIAM</t>
   </si>
   <si>
     <t xml:space="preserve">216 E SIXTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097628-00-00</t>
   </si>
   <si>
     <t>BUTLER BREANNA</t>
   </si>
   <si>
     <t xml:space="preserve">165 E CLARK ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">258 E CROCKER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097672-00-00</t>
   </si>
   <si>
     <t>STEVENSON TERRY &amp; TAMMY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">254 ATHA AVE  
 </t>
   </si>
   <si>
     <t>P51-04-097760-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">ATHA AVE  
 </t>
   </si>
   <si>
     <t>P51-04-097840-00-00</t>
   </si>
   <si>
     <t>WRIGHT CHAD LEE &amp; TAMI JOE WINLAND JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">410 S MAIN ST  
 </t>
   </si>
   <si>
-    <t>P51-04-097868-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-097900-00-00</t>
   </si>
   <si>
     <t>SMITH MARQUIS</t>
   </si>
   <si>
     <t xml:space="preserve">422 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-097996-00-00</t>
   </si>
   <si>
     <t>COOPER HAROLD A</t>
   </si>
   <si>
     <t xml:space="preserve">142 E FOURTH ST  
-FOSTORIA OH 44830</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">222 E JONES ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098248-00-00</t>
   </si>
   <si>
     <t>VANHOOSE MICHAEL D SR &amp; MARY C</t>
   </si>
   <si>
     <t xml:space="preserve">1113 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098276-00-00</t>
   </si>
   <si>
     <t>ELAM THOMAS C JR</t>
   </si>
   <si>
     <t xml:space="preserve">W CROCKER ST  
 </t>
   </si>
   <si>
     <t>P51-04-098288-00-00</t>
   </si>
@@ -3106,84 +2432,57 @@
   </si>
   <si>
     <t>NEWLAND AMY</t>
   </si>
   <si>
     <t>P51-04-098392-00-00</t>
   </si>
   <si>
     <t>COOPER PAMELA S</t>
   </si>
   <si>
     <t xml:space="preserve">217 E SIXTH ST  
 </t>
   </si>
   <si>
     <t>P51-04-098420-00-00</t>
   </si>
   <si>
     <t>HABLITZEL OLIVIA A &amp; RICHARD L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">261 SYCAMORE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-098468-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>P51-04-098524-00-00</t>
   </si>
   <si>
     <t>LOAR KRISTINA</t>
   </si>
   <si>
     <t xml:space="preserve">136 E FOURTH ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">251 E LYTLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098744-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">133 W LYTLE ST  
 </t>
   </si>
   <si>
     <t>P51-04-098844-00-00</t>
   </si>
   <si>
     <t>MYERS SABIAN</t>
   </si>
   <si>
     <t xml:space="preserve">901 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098856-00-00</t>
   </si>
   <si>
     <t>JONES TAMMY</t>
   </si>
@@ -3194,1180 +2493,771 @@
   <si>
     <t>P51-04-098868-00-00</t>
   </si>
   <si>
     <t>FERGUSON VIOLA E LE &amp; RANDY M FERGUSON</t>
   </si>
   <si>
     <t xml:space="preserve">PALMER ST  
 </t>
   </si>
   <si>
     <t>P51-04-098872-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">108 PALMER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098908-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1001 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-098948-00-00</t>
-[...14 lines deleted...]
-  <si>
     <t>P51-04-098965-04-00</t>
   </si>
   <si>
     <t>WARNER JAMES B</t>
   </si>
   <si>
-    <t>P51-04-098965-11-00</t>
-[...18 lines deleted...]
-  <si>
     <t>P51-04-099188-00-00</t>
   </si>
   <si>
     <t>ST CLAIR JAMES &amp; MICHELLE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">129 E CLARK ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">831 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099252-00-00</t>
   </si>
   <si>
     <t>WOESSNER CRAIG</t>
   </si>
   <si>
     <t xml:space="preserve">603 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099284-00-00</t>
   </si>
   <si>
     <t>MARSHALL POLLY</t>
   </si>
   <si>
     <t xml:space="preserve">122 NICHOLS ST  
 </t>
   </si>
   <si>
-    <t>P51-04-099332-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>P51-04-099384-00-00</t>
   </si>
   <si>
     <t>WARD ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">223 E CROCKER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-099404-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-099588-00-00</t>
   </si>
   <si>
     <t>JOHNSON STEPHEN J</t>
   </si>
   <si>
     <t xml:space="preserve">523 BULGER AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099644-00-00</t>
   </si>
   <si>
     <t>RITTER SCOTT &amp; KELLIE</t>
   </si>
   <si>
     <t xml:space="preserve">505 E LYTLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099672-00-00</t>
   </si>
   <si>
     <t>SPENCER CLARA T/O/D</t>
   </si>
   <si>
     <t xml:space="preserve">235 W LYTLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099676-00-00</t>
   </si>
   <si>
     <t>CHANCEY CALVIN</t>
   </si>
   <si>
     <t xml:space="preserve">1101 S WOOD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099692-00-00</t>
   </si>
   <si>
     <t>DALTON CHRISTINE</t>
   </si>
   <si>
     <t xml:space="preserve">357 LEWIS ST  
-FOSTORIA OH 44830</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">244 E CROCKER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099728-00-00</t>
   </si>
   <si>
     <t>LIVESAY LAURIE L</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ST  
 </t>
   </si>
   <si>
     <t>P51-04-099780-00-00</t>
   </si>
   <si>
-    <t>CROWE PAMELA</t>
+    <t>MCBETH VENTURE PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">715 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099792-00-00</t>
   </si>
   <si>
     <t>DORBIN CHERYL L</t>
   </si>
   <si>
     <t xml:space="preserve">429 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099872-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">904 S POPLAR ST  
 FOSTORIA OH 44830</t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t>P51-04-099892-00-00</t>
   </si>
   <si>
     <t>KURTZ PENNY A</t>
   </si>
   <si>
     <t xml:space="preserve">128 E CROCKER ST (REAR)  
 </t>
   </si>
   <si>
-    <t>P51-04-099956-00-00</t>
-[...9 lines deleted...]
-    <t>P51-04-099988-00-00</t>
+    <t>P51-04-100024-00-00</t>
   </si>
   <si>
     <t>ROCHELLE MYRTLE J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAYS ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-100080-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">302 E SIXTH ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-100112-00-00</t>
+  </si>
+  <si>
+    <t>MORTON ISAAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">435 S POPLAR ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100176-00-00</t>
+  </si>
+  <si>
+    <t>KLOTZ TYLER L F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136 W FOURTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100268-00-00</t>
+  </si>
+  <si>
+    <t>TUCKER JESSE L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110 MYERS CT  
+</t>
+  </si>
+  <si>
+    <t>P51-04-100504-00-00</t>
+  </si>
+  <si>
+    <t>MCMURRAY JARED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275 W FOURTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100512-00-00</t>
+  </si>
+  <si>
+    <t>CRISS ALICIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E EAGLE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100520-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141 E EAGLE ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-100548-00-00</t>
+  </si>
+  <si>
+    <t>HENDERSON PATRICK J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106 PALMER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100592-00-00</t>
+  </si>
+  <si>
+    <t>WARD DANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">634 COLUMBUS AVE  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100684-00-00</t>
+  </si>
+  <si>
+    <t>WRIGHT CHAD LEE &amp; TAMI JOE WINLAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">408 S MAIN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100764-00-00</t>
+  </si>
+  <si>
+    <t>JIVIDEN TROY &amp; JOSEPH G JIVIDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">281 W FOURTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100892-00-00</t>
+  </si>
+  <si>
+    <t>EATHERTON MAYNARD F III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">533 S MAIN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-100996-00-00</t>
+  </si>
+  <si>
+    <t>THOMAS TONYA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 BULGER AVE  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101076-00-00</t>
+  </si>
+  <si>
+    <t>WILCOX HEIDI &amp; CYDELL SMITH JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">424 S TOWN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101148-00-00</t>
+  </si>
+  <si>
+    <t>DANNER PATTI J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133 E CLARK ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101188-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212 E CROCKER ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101192-00-00</t>
+  </si>
+  <si>
+    <t>CALDWELL AMY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116 PALMER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101212-00-00</t>
+  </si>
+  <si>
+    <t>MORRIS LUCINDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 GORMLEY ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101236-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1007 S MAIN ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101276-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300 E SIXTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101356-00-00</t>
+  </si>
+  <si>
+    <t>ROTH ANTHONY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WOODLAND ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101360-00-00</t>
+  </si>
+  <si>
+    <t>P51-04-101364-00-00</t>
+  </si>
+  <si>
+    <t>P51-04-101376-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102 PALMER ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101440-00-00</t>
+  </si>
+  <si>
+    <t>SWANDER DILBERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">237 W SOUTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101444-00-00</t>
+  </si>
+  <si>
+    <t>HEATH KATHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">914 S POPLAR ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101448-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">560 COLUMBUS AVE  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101512-00-00</t>
+  </si>
+  <si>
+    <t>PAYNE CLAUDE B JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">825 S UNION ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101524-00-00</t>
+  </si>
+  <si>
+    <t>LAFRENIERE LAURA &amp; HOLDEN MILLS JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">418 S MAIN ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101644-00-00</t>
+  </si>
+  <si>
+    <t>DUTY ASHLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229 E CROCKER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101760-00-00</t>
+  </si>
+  <si>
+    <t>DIETER CORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">438 COLUMBUS AVE  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101772-00-00</t>
+  </si>
+  <si>
+    <t>BICKELHAUPT JACQUELINE K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152 E FOURTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101792-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">801 S WOOD ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101932-00-00</t>
+  </si>
+  <si>
+    <t>MALAGON CLYDE S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118 HISSONG ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-101944-00-00</t>
+  </si>
+  <si>
+    <t>GALVAN BIANCA LIZBETH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157 TAFT BLVD  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-101960-00-00</t>
+  </si>
+  <si>
+    <t>DONALDSON DEBORAH K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">311 E SIXTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102112-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136 BRADNER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102116-00-00</t>
+  </si>
+  <si>
+    <t>SWARTZ RAYMOND E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">338 W CROCKER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102152-00-00</t>
+  </si>
+  <si>
+    <t>CESSNA KYLE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130 W CLARK ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102212-00-00</t>
+  </si>
+  <si>
+    <t>THOMAS ANTHONY W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYCAMORE ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-102256-00-00</t>
+  </si>
+  <si>
+    <t>RANEY JANICE E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">241 E CROCKER ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-102264-00-00</t>
+  </si>
+  <si>
+    <t>MARSHALL TONY LEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 STATE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102300-00-00</t>
+  </si>
+  <si>
+    <t>SHEERAN NATHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111 W CROCKER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102472-00-00</t>
+  </si>
+  <si>
+    <t>INVOLVE LAND HOLDING LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">241 E LYTLE ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-102584-00-00</t>
+  </si>
+  <si>
+    <t>STRUBLE JOSEPH V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126 E JONES ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102604-00-00</t>
+  </si>
+  <si>
+    <t>STATE BANK &amp; TRUST COMPANY THE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144 FALL ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102692-00-00</t>
+  </si>
+  <si>
+    <t>KAMMEYER OLIVIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">228 W LYTLE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102752-00-00</t>
+  </si>
+  <si>
+    <t>CONNIN BRANDON J &amp; LAURA S JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152 E JONES ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-102760-00-00</t>
+  </si>
+  <si>
+    <t>CC REO GROUP LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 S UNION ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102816-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 BANNISTER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-102912-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">147 E FOURTH ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-102948-00-00</t>
+  </si>
+  <si>
+    <t>PETTUS JOSEPH A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">420 OHIO AVE  
+</t>
+  </si>
+  <si>
+    <t>P51-04-103012-00-00</t>
+  </si>
+  <si>
+    <t>AGUILAR ERICA GARCIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310 S POPLAR ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-103348-00-00</t>
+  </si>
+  <si>
+    <t>TATE RICHARD H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCLEAN ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-103370-00-00</t>
+  </si>
+  <si>
+    <t>WESLEYAN CHURCH WESTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOT ON FILE  
+</t>
+  </si>
+  <si>
+    <t>P51-04-103448-00-00</t>
+  </si>
+  <si>
+    <t>ROBERTS JANICE E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">249 E CROCKER ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-103536-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1047 STATE ST  
+</t>
+  </si>
+  <si>
+    <t>P51-04-103612-00-00</t>
+  </si>
+  <si>
+    <t>SANDS SCOTT A &amp; DAWN M JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">230 W LYTLE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-103648-00-00</t>
+  </si>
+  <si>
+    <t>YARBROUGH DION C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210 GRAPE ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-103660-00-00</t>
+  </si>
+  <si>
+    <t>HERSHEY TYLER J</t>
   </si>
   <si>
     <t xml:space="preserve">GRAPE ST  
 </t>
   </si>
   <si>
-    <t>P51-04-099992-00-00</t>
-[...860 lines deleted...]
-  <si>
     <t>P51-04-103680-00-00</t>
   </si>
   <si>
     <t>ROUSH JOHN ALLEN SR</t>
   </si>
   <si>
     <t xml:space="preserve">401 S UNION ST  
 </t>
   </si>
   <si>
     <t>P51-04-103880-00-00</t>
   </si>
   <si>
     <t>HUGHES BARBARA A</t>
   </si>
   <si>
     <t xml:space="preserve">119 W EAGLE ST  
 FOSTORIA OH 44830</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4380,10460 +3270,7740 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F519" headerRowCount="1">
-  <autoFilter ref="A1:F519"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F383" headerRowCount="1">
+  <autoFilter ref="A1:F383"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24723&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24965&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25818&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28876&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29650&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30151&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30115&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F519"/>
+  <dimension ref="A1:F383"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.72919273376465" customWidth="1"/>
-    <col min="2" max="2" width="54.182403564453125" customWidth="1"/>
+    <col min="2" max="2" width="53.11841583251953" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>162.64</v>
+        <v>2146.51</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>3968.9</v>
+        <v>1205.68</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="3">
-        <v>2146.51</v>
+        <v>207.33</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>1205.68</v>
+        <v>83.75</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>207.33</v>
+        <v>10737.21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>83.75</v>
+        <v>1071.97</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E8" s="3">
-        <v>12049.21</v>
+        <v>1443.57</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E9" s="3">
-        <v>1071.97</v>
+        <v>191.52</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>1443.57</v>
+        <v>48.18</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>1649.2</v>
+        <v>263.32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>13.44</v>
+        <v>4203.22</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>2196.45</v>
+        <v>199.55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E14" s="3">
-        <v>303.01</v>
+        <v>300.88</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="E15" s="3">
-        <v>191.52</v>
+        <v>300.88</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E16" s="3">
-        <v>48.18</v>
+        <v>300.88</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E17" s="3">
-        <v>263.32</v>
+        <v>300.88</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E18" s="3">
-        <v>4203.22</v>
+        <v>300.88</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E19" s="3">
-        <v>199.55</v>
+        <v>300.88</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E20" s="3">
         <v>300.88</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E21" s="3">
         <v>300.88</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E22" s="3">
         <v>300.88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E23" s="3">
         <v>300.88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="E24" s="3">
         <v>300.88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E25" s="3">
         <v>300.88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>300.88</v>
+        <v>2513.18</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E27" s="3">
         <v>300.88</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E28" s="3">
-        <v>300.88</v>
+        <v>295.58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E29" s="3">
         <v>300.88</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E30" s="3">
-        <v>300.88</v>
+        <v>843.79</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E31" s="3">
-        <v>300.88</v>
+        <v>901.44</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E32" s="3">
-        <v>2513.18</v>
+        <v>114.07</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E33" s="3">
-        <v>300.88</v>
+        <v>132.87</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E34" s="3">
-        <v>295.58</v>
+        <v>243.42</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E35" s="3">
-        <v>300.88</v>
+        <v>218.87</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E36" s="3">
-        <v>843.79</v>
+        <v>1002.37</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="E37" s="3">
-        <v>901.44</v>
+        <v>1002.37</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E38" s="3">
-        <v>114.07</v>
+        <v>1002.37</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E39" s="3">
-        <v>132.87</v>
+        <v>1002.37</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E40" s="3">
-        <v>243.42</v>
+        <v>1002.37</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E41" s="3">
-        <v>218.87</v>
+        <v>1176.97</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="E42" s="3">
-        <v>1002.37</v>
+        <v>941.3</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E43" s="3">
-        <v>1002.37</v>
+        <v>6058.72</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E44" s="3">
-        <v>1002.37</v>
+        <v>1716.37</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E45" s="3">
-        <v>1002.37</v>
+        <v>3131.1</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="E46" s="3">
-        <v>1002.37</v>
+        <v>52.74</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E47" s="3">
-        <v>1176.97</v>
+        <v>1376.77</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="E48" s="3">
-        <v>941.3</v>
+        <v>1408.83</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E49" s="3">
-        <v>861.12</v>
+        <v>7012.96</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E50" s="3">
-        <v>3925.07</v>
+        <v>400.55</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="3">
-        <v>18.48</v>
+        <v>400.55</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E52" s="3">
-        <v>1716.37</v>
+        <v>400.55</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="E53" s="3">
-        <v>0.46</v>
+        <v>400.55</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E54" s="3">
-        <v>3131.1</v>
+        <v>400.55</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E55" s="3">
-        <v>52.74</v>
+        <v>400.55</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E56" s="3">
-        <v>195.52</v>
+        <v>3326.06</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E57" s="3">
-        <v>115</v>
+        <v>742.06</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E58" s="3">
-        <v>1376.77</v>
+        <v>1541.17</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E59" s="3">
-        <v>1408.83</v>
+        <v>3827.13</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E60" s="3">
-        <v>3211.88</v>
+        <v>1579.8</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E61" s="3">
-        <v>770.99</v>
+        <v>1152.28</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="E62" s="3">
-        <v>400.55</v>
+        <v>6645.9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="E63" s="3">
-        <v>400.55</v>
+        <v>2997.45</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>400.55</v>
+        <v>1930.76</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="E65" s="3">
-        <v>400.55</v>
+        <v>2796.83</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="E66" s="3">
-        <v>400.55</v>
+        <v>15333.84</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="E67" s="3">
-        <v>400.55</v>
+        <v>621.53</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E68" s="3">
-        <v>3326.06</v>
+        <v>1118.51</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="E69" s="3">
-        <v>3.39</v>
+        <v>1257.39</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E70" s="3">
-        <v>742.06</v>
+        <v>1799.28</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="E71" s="3">
-        <v>1541.17</v>
+        <v>3404.83</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E72" s="3">
-        <v>389.8</v>
+        <v>376.52</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E73" s="3">
-        <v>3827.13</v>
+        <v>97.08</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E74" s="3">
-        <v>1579.8</v>
+        <v>117.4</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>154</v>
+        <v>109</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="E75" s="3">
-        <v>1015.85</v>
+        <v>1070.8</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="E76" s="3">
-        <v>1152.28</v>
+        <v>1070.8</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>160</v>
+        <v>109</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="E77" s="3">
-        <v>796.02</v>
+        <v>1070.8</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="E78" s="3">
-        <v>790.07</v>
+        <v>1414.1</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>1542.54</v>
+        <v>101.7</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>21.32</v>
+        <v>3099.77</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" s="3">
-        <v>6645.9</v>
+        <v>388.99</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E82" s="3">
-        <v>2997.45</v>
+        <v>1938.03</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>179</v>
+        <v>96</v>
       </c>
       <c r="E83" s="3">
-        <v>1930.76</v>
+        <v>1464.87</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="E84" s="3">
-        <v>3296.83</v>
+        <v>1839.88</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="E85" s="3">
-        <v>15333.84</v>
+        <v>5436.75</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="E86" s="3">
-        <v>1131.53</v>
+        <v>3530.34</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>189</v>
+        <v>124</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E87" s="3">
-        <v>1585.7</v>
+        <v>1229.25</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="E88" s="3">
-        <v>1118.51</v>
+        <v>1681.14</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="E89" s="3">
-        <v>1257.39</v>
+        <v>1877.6</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E90" s="3">
-        <v>1799.28</v>
+        <v>3743.54</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="E91" s="3">
-        <v>3404.83</v>
+        <v>3696.51</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="E92" s="3">
-        <v>376.52</v>
+        <v>364.97</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="E93" s="3">
-        <v>97.08</v>
+        <v>4044.63</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="E94" s="3">
-        <v>117.4</v>
+        <v>1940.73</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>142</v>
+        <v>206</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>96</v>
+        <v>207</v>
       </c>
       <c r="E95" s="3">
-        <v>1070.8</v>
+        <v>1204.09</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>142</v>
+        <v>209</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>96</v>
+        <v>210</v>
       </c>
       <c r="E96" s="3">
-        <v>1070.8</v>
+        <v>250.76</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>142</v>
+        <v>212</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>96</v>
+        <v>213</v>
       </c>
       <c r="E97" s="3">
-        <v>1070.8</v>
+        <v>857.74</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>1414.1</v>
+        <v>20.15</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="3">
-        <v>101.7</v>
+        <v>1112.37</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E100" s="3">
-        <v>3099.77</v>
+        <v>1131.01</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E101" s="3">
-        <v>3493.46</v>
+        <v>2451.45</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E102" s="3">
-        <v>388.99</v>
+        <v>59.59</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E103" s="3">
-        <v>1938.03</v>
+        <v>2492.19</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>96</v>
+        <v>233</v>
       </c>
       <c r="E104" s="3">
-        <v>1464.87</v>
+        <v>218.9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>96</v>
+        <v>236</v>
       </c>
       <c r="E105" s="3">
-        <v>1839.88</v>
+        <v>1664.11</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E106" s="3">
-        <v>5436.75</v>
+        <v>1104.08</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E107" s="3">
-        <v>3680.34</v>
+        <v>816.14</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E108" s="3">
-        <v>57.25</v>
+        <v>749.05</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>175</v>
+        <v>247</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E109" s="3">
-        <v>1229.25</v>
+        <v>3263.47</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
       <c r="E110" s="3">
-        <v>1681.14</v>
+        <v>1185.19</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E111" s="3">
-        <v>416.81</v>
+        <v>225.19</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E112" s="3">
-        <v>2250.65</v>
+        <v>198.35</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E113" s="3">
-        <v>3743.54</v>
+        <v>183.08</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E114" s="3">
-        <v>3696.51</v>
+        <v>3471.44</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E115" s="3">
-        <v>364.97</v>
+        <v>4.84</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>262</v>
+        <v>206</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E116" s="3">
-        <v>4484.63</v>
+        <v>678.51</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>266</v>
+        <v>110</v>
       </c>
       <c r="E117" s="3">
-        <v>1940.73</v>
+        <v>517.97</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>269</v>
+        <v>110</v>
       </c>
       <c r="E118" s="3">
-        <v>64.22</v>
+        <v>517.97</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E119" s="3">
-        <v>1132.35</v>
+        <v>523.19</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="3">
-        <v>1204.09</v>
+        <v>1579.43</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>2250.76</v>
+        <v>5034.88</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B122" s="0" t="s">
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>857.74</v>
+        <v>4233.32</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E123" s="3">
-        <v>530.15</v>
+        <v>1837.33</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>282</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E124" s="3">
-        <v>348.6</v>
+        <v>1541.17</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E125" s="3">
-        <v>1112.37</v>
+        <v>4541.6</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>288</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>1756.01</v>
+        <v>722.59</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>164.57</v>
+        <v>1516.52</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>296</v>
+        <v>96</v>
       </c>
       <c r="E128" s="3">
-        <v>3752.38</v>
+        <v>2301.64</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B129" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E129" s="3">
-        <v>2701.45</v>
+        <v>2403.61</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B130" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E130" s="3">
-        <v>2949.1</v>
+        <v>5634.71</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E131" s="3">
-        <v>2492.19</v>
+        <v>2254.27</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E132" s="3">
-        <v>1025.89</v>
+        <v>158.57</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E133" s="3">
-        <v>1664.11</v>
+        <v>655.74</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E134" s="3">
-        <v>832.49</v>
+        <v>766.54</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E135" s="3">
-        <v>3135.61</v>
+        <v>2430.65</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E136" s="3">
-        <v>816.14</v>
+        <v>665.16</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E137" s="3">
-        <v>1740.24</v>
+        <v>50.03</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E138" s="3">
-        <v>1269.88</v>
+        <v>2873.37</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E139" s="3">
-        <v>749.05</v>
+        <v>2198.2</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E140" s="3">
-        <v>3263.47</v>
+        <v>3700.61</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E141" s="3">
-        <v>2685.19</v>
+        <v>40.48</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>338</v>
+        <v>96</v>
       </c>
       <c r="E142" s="3">
-        <v>225.19</v>
+        <v>1460.65</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E143" s="3">
-        <v>198.35</v>
+        <v>2157.91</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E144" s="3">
-        <v>183.08</v>
+        <v>1628.38</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E145" s="3">
-        <v>792.24</v>
+        <v>1539.23</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E146" s="3">
-        <v>3471.44</v>
+        <v>227.62</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E147" s="3">
-        <v>4.84</v>
+        <v>1743.93</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>95</v>
+        <v>347</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E148" s="3">
-        <v>39.1</v>
+        <v>491.26</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E149" s="3">
-        <v>6824.57</v>
+        <v>2847.93</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E150" s="3">
-        <v>925.52</v>
+        <v>312.85</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B151" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E151" s="3">
-        <v>678.51</v>
+        <v>3163.03</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>143</v>
+        <v>361</v>
       </c>
       <c r="E152" s="3">
-        <v>517.97</v>
+        <v>160.5</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>143</v>
+        <v>110</v>
       </c>
       <c r="E153" s="3">
-        <v>517.97</v>
+        <v>204.45</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>363</v>
+        <v>110</v>
       </c>
       <c r="E154" s="3">
-        <v>523.19</v>
+        <v>190.42</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>366</v>
+        <v>284</v>
       </c>
       <c r="E155" s="3">
-        <v>1579.43</v>
+        <v>109.25</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>368</v>
+        <v>220</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>369</v>
+        <v>137</v>
       </c>
       <c r="E156" s="3">
-        <v>5034.88</v>
+        <v>650</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="B157" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E157" s="3">
-        <v>2726.75</v>
+        <v>2156.9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B158" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E158" s="3">
-        <v>8100.86</v>
+        <v>1745.87</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E159" s="3">
-        <v>1837.33</v>
+        <v>7091.42</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>380</v>
+        <v>191</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>381</v>
+        <v>137</v>
       </c>
       <c r="E160" s="3">
-        <v>988.22</v>
+        <v>631.97</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="E161" s="3">
-        <v>1541.17</v>
+        <v>4249.24</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>386</v>
+        <v>110</v>
       </c>
       <c r="E162" s="3">
-        <v>862.85</v>
+        <v>10.06</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="E163" s="3">
-        <v>4541.6</v>
+        <v>1726.01</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>172</v>
+        <v>383</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="E164" s="3">
-        <v>722.59</v>
+        <v>1671.49</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E165" s="3">
-        <v>2516.52</v>
+        <v>1060.13</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>219</v>
+        <v>390</v>
       </c>
       <c r="E166" s="3">
-        <v>192.24</v>
+        <v>9006.64</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>96</v>
+        <v>393</v>
       </c>
       <c r="E167" s="3">
-        <v>2301.64</v>
+        <v>9392.91</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E168" s="3">
-        <v>2403.61</v>
+        <v>657.35</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E169" s="3">
-        <v>5634.71</v>
+        <v>517.44</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="E170" s="3">
-        <v>198.75</v>
+        <v>1892.59</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E171" s="3">
-        <v>2254.27</v>
+        <v>1575.72</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>411</v>
+        <v>96</v>
       </c>
       <c r="E172" s="3">
-        <v>158.57</v>
+        <v>277.29</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="E173" s="3">
-        <v>1212.15</v>
+        <v>2659.29</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="E174" s="3">
-        <v>766.54</v>
+        <v>7960.99</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B175" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C175" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E175" s="3">
-        <v>2430.65</v>
+        <v>1558.78</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E176" s="3">
-        <v>665.16</v>
+        <v>3036.39</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E177" s="3">
-        <v>50.03</v>
+        <v>2577.5</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="E178" s="3">
-        <v>2873.37</v>
+        <v>887.26</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>95</v>
+        <v>427</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="E179" s="3">
-        <v>15.48</v>
+        <v>160.1</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B180" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E180" s="3">
-        <v>2198.2</v>
+        <v>6772.41</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B181" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E181" s="3">
-        <v>4800.61</v>
+        <v>1618.51</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="E182" s="3">
-        <v>40.48</v>
+        <v>1346.91</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>96</v>
+        <v>434</v>
       </c>
       <c r="E183" s="3">
-        <v>1460.65</v>
+        <v>1320.77</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="E184" s="3">
-        <v>2658.91</v>
+        <v>1449.32</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="E185" s="3">
-        <v>1628.38</v>
+        <v>961.02</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="E186" s="3">
-        <v>1539.23</v>
+        <v>4530.63</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="E187" s="3">
-        <v>227.62</v>
+        <v>3497.67</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E188" s="3">
-        <v>1743.93</v>
+        <v>464.69</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="E189" s="3">
-        <v>491.26</v>
+        <v>2072.81</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E190" s="3">
-        <v>2346.9</v>
+        <v>7943.32</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="E191" s="3">
-        <v>1750.5</v>
+        <v>338.56</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="E192" s="3">
-        <v>636.01</v>
+        <v>5886.39</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E193" s="3">
-        <v>2847.93</v>
+        <v>4794.61</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B194" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="C194" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="3">
-        <v>312.85</v>
+        <v>1277.57</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E195" s="3">
-        <v>560.5</v>
+        <v>4280.26</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>143</v>
+        <v>475</v>
       </c>
       <c r="E196" s="3">
-        <v>204.45</v>
+        <v>1777.04</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>477</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>143</v>
+        <v>478</v>
       </c>
       <c r="E197" s="3">
-        <v>190.42</v>
+        <v>4084.7</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>384</v>
+        <v>481</v>
       </c>
       <c r="E198" s="3">
-        <v>109.25</v>
+        <v>3414.39</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>289</v>
+        <v>483</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>164</v>
+        <v>484</v>
       </c>
       <c r="E199" s="3">
-        <v>1187.21</v>
+        <v>2457.47</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E200" s="3">
-        <v>2156.9</v>
+        <v>3665.35</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E201" s="3">
-        <v>1745.87</v>
+        <v>7308.39</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E202" s="3">
-        <v>7091.42</v>
+        <v>304.97</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>253</v>
+        <v>495</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>164</v>
+        <v>496</v>
       </c>
       <c r="E203" s="3">
-        <v>631.97</v>
+        <v>4623.62</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="E204" s="3">
-        <v>4249.24</v>
+        <v>81.07</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>143</v>
+        <v>502</v>
       </c>
       <c r="E205" s="3">
-        <v>10.06</v>
+        <v>1022.43</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="E206" s="3">
-        <v>1726.01</v>
+        <v>1248.34</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="E207" s="3">
-        <v>1671.49</v>
+        <v>1275.4</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E208" s="3">
-        <v>1060.13</v>
+        <v>1174.92</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E209" s="3">
-        <v>9006.64</v>
+        <v>1031.41</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="E210" s="3">
-        <v>763.91</v>
+        <v>1215.76</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="E211" s="3">
-        <v>657.35</v>
+        <v>1114.02</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="E212" s="3">
-        <v>517.44</v>
+        <v>1031.41</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="E213" s="3">
-        <v>1892.59</v>
+        <v>1215.76</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="E214" s="3">
-        <v>1575.72</v>
+        <v>1017.29</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>96</v>
+        <v>502</v>
       </c>
       <c r="E215" s="3">
-        <v>277.29</v>
+        <v>1256.51</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="E216" s="3">
-        <v>2759.29</v>
+        <v>274.1</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="E217" s="3">
-        <v>7960.99</v>
+        <v>1234.54</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="E218" s="3">
-        <v>53.3</v>
+        <v>3282.37</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="E219" s="3">
-        <v>1558.78</v>
+        <v>2219.63</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="E220" s="3">
-        <v>3036.39</v>
+        <v>2470.3</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="E221" s="3">
-        <v>2577.5</v>
+        <v>1891.74</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="E222" s="3">
-        <v>887.26</v>
+        <v>4466.95</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>240</v>
+        <v>523</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="E223" s="3">
-        <v>22.71</v>
+        <v>145.57</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="E224" s="3">
-        <v>160.1</v>
+        <v>1602.13</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
       <c r="E225" s="3">
-        <v>6772.41</v>
+        <v>2388.87</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>552</v>
+        <v>537</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="E226" s="3">
-        <v>3803.56</v>
+        <v>2460.23</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="E227" s="3">
-        <v>1618.51</v>
+        <v>3794.47</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="E228" s="3">
-        <v>1346.91</v>
+        <v>1489.07</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="E229" s="3">
-        <v>1320.77</v>
+        <v>1021.16</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>561</v>
+        <v>186</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="E230" s="3">
-        <v>1449.32</v>
+        <v>1897.15</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="E231" s="3">
-        <v>52.08</v>
+        <v>5538.26</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="E232" s="3">
-        <v>961.02</v>
+        <v>3409.97</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="E233" s="3">
-        <v>4530.63</v>
+        <v>3490.67</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="E234" s="3">
-        <v>3497.67</v>
+        <v>783.69</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>576</v>
+        <v>434</v>
       </c>
       <c r="E235" s="3">
-        <v>864.69</v>
+        <v>277.76</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="E236" s="3">
-        <v>3.27</v>
+        <v>2318.42</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>580</v>
+        <v>568</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>582</v>
+        <v>434</v>
       </c>
       <c r="E237" s="3">
-        <v>2572.81</v>
+        <v>63.74</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>584</v>
+        <v>427</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="E238" s="3">
-        <v>7943.32</v>
+        <v>2425.26</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>587</v>
+        <v>453</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="E239" s="3">
-        <v>938.56</v>
+        <v>3382.7</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="E240" s="3">
-        <v>5886.39</v>
+        <v>4410.22</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="E241" s="3">
-        <v>4794.61</v>
+        <v>865.52</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="E242" s="3">
-        <v>1277.57</v>
+        <v>1008.39</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>599</v>
+        <v>584</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
       <c r="E243" s="3">
-        <v>4280.26</v>
+        <v>2905.6</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="E244" s="3">
-        <v>2027.04</v>
+        <v>2176.49</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>605</v>
+        <v>590</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>606</v>
+        <v>591</v>
       </c>
       <c r="E245" s="3">
-        <v>4084.7</v>
+        <v>7429.27</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>607</v>
+        <v>592</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="E246" s="3">
-        <v>9249.29</v>
+        <v>6092.94</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>611</v>
+        <v>415</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>612</v>
+        <v>443</v>
       </c>
       <c r="E247" s="3">
-        <v>3414.39</v>
+        <v>938.74</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>614</v>
+        <v>483</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="E248" s="3">
-        <v>2457.47</v>
+        <v>1300.53</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="E249" s="3">
-        <v>3865.35</v>
+        <v>2469.62</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="E250" s="3">
-        <v>7308.39</v>
+        <v>6515.31</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="E251" s="3">
-        <v>304.97</v>
+        <v>851.89</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="E252" s="3">
-        <v>4623.62</v>
+        <v>137.42</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="E253" s="3">
-        <v>81.07</v>
+        <v>3836.15</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>633</v>
+        <v>499</v>
       </c>
       <c r="E254" s="3">
-        <v>1022.43</v>
+        <v>172.83</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>634</v>
+        <v>615</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>632</v>
+        <v>616</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>633</v>
+        <v>617</v>
       </c>
       <c r="E255" s="3">
-        <v>1248.34</v>
+        <v>2940.55</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>632</v>
+        <v>616</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="E256" s="3">
-        <v>1275.4</v>
+        <v>219.91</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>636</v>
+        <v>620</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="E257" s="3">
-        <v>1174.92</v>
+        <v>1693.17</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="E258" s="3">
-        <v>1031.41</v>
+        <v>4838.51</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="E259" s="3">
-        <v>1215.76</v>
+        <v>867.75</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E260" s="3">
-        <v>1114.02</v>
+        <v>2874.68</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E261" s="3">
-        <v>1031.41</v>
+        <v>140.78</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E262" s="3">
-        <v>1215.76</v>
+        <v>1693.09</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="E263" s="3">
-        <v>1017.29</v>
+        <v>1878.33</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="E264" s="3">
-        <v>1256.51</v>
+        <v>356.67</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>645</v>
+        <v>415</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="E265" s="3">
-        <v>274.1</v>
+        <v>2617.9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>647</v>
+        <v>427</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="E266" s="3">
-        <v>3766.99</v>
+        <v>101.62</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="E267" s="3">
-        <v>1234.54</v>
+        <v>2930.22</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>650</v>
       </c>
-      <c r="B268" s="0" t="s">
+      <c r="C268" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="C268" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" s="3">
-        <v>284.28</v>
+        <v>696.23</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B269" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="B269" s="0" t="s">
+      <c r="C269" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C269" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" s="3">
-        <v>3282.37</v>
+        <v>1598.15</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>656</v>
       </c>
-      <c r="B270" s="0" t="s">
+      <c r="C270" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="C270" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" s="3">
-        <v>2219.63</v>
+        <v>834.04</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>659</v>
       </c>
-      <c r="B271" s="0" t="s">
+      <c r="C271" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C271" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" s="3">
-        <v>250.4</v>
+        <v>289.52</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B272" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E272" s="3">
-        <v>2470.3</v>
+        <v>1917.84</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="B273" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E273" s="3">
-        <v>312.42</v>
+        <v>435.35</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="B274" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E274" s="3">
-        <v>221.59</v>
+        <v>183.11</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="E275" s="3">
-        <v>1891.74</v>
+        <v>944.63</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="E276" s="3">
-        <v>6815.12</v>
+        <v>1156.59</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>663</v>
+        <v>80</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="E277" s="3">
-        <v>145.57</v>
+        <v>731.02</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="E278" s="3">
-        <v>462.6</v>
+        <v>115.29</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B279" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E279" s="3">
-        <v>1602.13</v>
+        <v>1357.97</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B280" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E280" s="3">
-        <v>2388.87</v>
+        <v>568.67</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B281" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E281" s="3">
-        <v>2460.23</v>
+        <v>66.49</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>688</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="E282" s="3">
-        <v>3794.47</v>
+        <v>66.49</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="B283" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E283" s="3">
-        <v>1665.84</v>
+        <v>456.12</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="E284" s="3">
-        <v>1489.07</v>
+        <v>9193.25</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="E285" s="3">
-        <v>875.64</v>
+        <v>473.55</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>240</v>
+        <v>698</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E286" s="3">
-        <v>42.63</v>
+        <v>308.74</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="B287" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E287" s="3">
-        <v>1021.16</v>
+        <v>1238.64</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="E288" s="3">
-        <v>258.77</v>
+        <v>1912.06</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="E289" s="3">
-        <v>1572.7</v>
+        <v>591.44</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>709</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>630</v>
+        <v>710</v>
       </c>
       <c r="E290" s="3">
-        <v>693.16</v>
+        <v>5857.81</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="B291" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E291" s="3">
-        <v>1897.15</v>
+        <v>1088.41</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>714</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>715</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E292" s="3">
-        <v>5538.26</v>
+        <v>2896.94</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>717</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>718</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E293" s="3">
-        <v>3409.97</v>
+        <v>596.02</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>720</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E294" s="3">
-        <v>3490.67</v>
+        <v>2180.85</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>723</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>724</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E295" s="3">
-        <v>783.69</v>
+        <v>267.9</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>726</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>556</v>
+        <v>585</v>
       </c>
       <c r="E296" s="3">
-        <v>277.76</v>
+        <v>657.6</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>728</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E297" s="3">
-        <v>2491.14</v>
+        <v>431.62</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>731</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>556</v>
+        <v>733</v>
       </c>
       <c r="E298" s="3">
-        <v>63.74</v>
+        <v>3584.24</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>546</v>
+        <v>735</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E299" s="3">
-        <v>2425.26</v>
+        <v>6516.74</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>581</v>
+        <v>659</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E300" s="3">
-        <v>3882.7</v>
+        <v>314.42</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="E301" s="3">
-        <v>4410.22</v>
+        <v>1027.25</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E302" s="3">
-        <v>865.52</v>
+        <v>2978.74</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>240</v>
+        <v>746</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="E303" s="3">
-        <v>31.56</v>
+        <v>1119.52</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="E304" s="3">
-        <v>1008.39</v>
+        <v>1461.64</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>749</v>
+        <v>664</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E305" s="3">
-        <v>2905.6</v>
+        <v>516.19</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>753</v>
+        <v>585</v>
       </c>
       <c r="E306" s="3">
-        <v>2176.49</v>
+        <v>492.01</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>754</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>755</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E307" s="3">
-        <v>7429.27</v>
+        <v>3765.02</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>757</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E308" s="3">
-        <v>543.3</v>
+        <v>6305.54</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>760</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E309" s="3">
-        <v>6092.94</v>
+        <v>2911.16</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>763</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>532</v>
+        <v>764</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>568</v>
+        <v>765</v>
       </c>
       <c r="E310" s="3">
-        <v>938.74</v>
+        <v>3390.46</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>614</v>
+        <v>767</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="E311" s="3">
-        <v>3050.53</v>
+        <v>183.49</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E312" s="3">
-        <v>3169.62</v>
+        <v>1612.16</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E313" s="3">
-        <v>6515.31</v>
+        <v>304.76</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="E314" s="3">
-        <v>851.89</v>
+        <v>14661.14</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="E315" s="3">
-        <v>1137.42</v>
+        <v>1110.11</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="E316" s="3">
-        <v>3836.15</v>
+        <v>54.93</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>630</v>
+        <v>786</v>
       </c>
       <c r="E317" s="3">
-        <v>172.83</v>
+        <v>35.67</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="E318" s="3">
-        <v>2940.55</v>
+        <v>1661.86</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>784</v>
+        <v>17</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E319" s="3">
-        <v>219.91</v>
+        <v>114.94</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E320" s="3">
-        <v>204.35</v>
+        <v>7765.04</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E321" s="3">
-        <v>1693.17</v>
+        <v>302.25</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E322" s="3">
-        <v>4838.51</v>
+        <v>191.58</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="E323" s="3">
-        <v>867.75</v>
+        <v>1909.77</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E324" s="3">
-        <v>2874.68</v>
+        <v>1628.63</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="E325" s="3">
-        <v>140.78</v>
+        <v>535.66</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="E326" s="3">
-        <v>1693.09</v>
+        <v>2557.31</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E327" s="3">
-        <v>1878.33</v>
+        <v>348.79</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E328" s="3">
-        <v>1856.67</v>
+        <v>4475.86</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>532</v>
+        <v>818</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="E329" s="3">
-        <v>2617.9</v>
+        <v>1715.84</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E330" s="3">
-        <v>512</v>
+        <v>857.73</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>546</v>
+        <v>824</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="E331" s="3">
-        <v>101.62</v>
+        <v>736.08</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>706</v>
+        <v>827</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="E332" s="3">
-        <v>65.89</v>
+        <v>4266.19</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="E333" s="3">
-        <v>2930.22</v>
+        <v>4207.23</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="E334" s="3">
-        <v>1496.23</v>
+        <v>170.16</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="E335" s="3">
-        <v>1598.15</v>
+        <v>1492.05</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="E336" s="3">
-        <v>834.04</v>
+        <v>4465.71</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>835</v>
+        <v>217</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="E337" s="3">
-        <v>289.52</v>
+        <v>794.72</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>245</v>
+        <v>844</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="E338" s="3">
-        <v>1917.84</v>
+        <v>643.69</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="E339" s="3">
-        <v>435.35</v>
+        <v>982.42</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>843</v>
+        <v>608</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="E340" s="3">
-        <v>186.75</v>
+        <v>142.03</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>846</v>
+        <v>782</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E341" s="3">
-        <v>183.11</v>
+        <v>688.29</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="E342" s="3">
-        <v>944.63</v>
+        <v>222.64</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="E343" s="3">
-        <v>1156.59</v>
+        <v>222.64</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>104</v>
+        <v>854</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E344" s="3">
-        <v>731.02</v>
+        <v>222.64</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>856</v>
+        <v>818</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="E345" s="3">
-        <v>115.29</v>
+        <v>833.08</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="E346" s="3">
-        <v>549.79</v>
+        <v>816</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E347" s="3">
-        <v>1357.97</v>
+        <v>344.75</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>865</v>
+        <v>727</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E348" s="3">
-        <v>2568.67</v>
+        <v>1732.14</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E349" s="3">
-        <v>41.24</v>
+        <v>16596.23</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="E350" s="3">
-        <v>33.97</v>
+        <v>4247.43</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="E351" s="3">
-        <v>66.49</v>
+        <v>1882.32</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="E352" s="3">
-        <v>66.49</v>
+        <v>2163</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="E353" s="3">
-        <v>456.12</v>
+        <v>2722.37</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>877</v>
+        <v>327</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E354" s="3">
-        <v>9193.25</v>
+        <v>418.45</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E355" s="3">
-        <v>364.24</v>
+        <v>752.98</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E356" s="3">
-        <v>2473.55</v>
+        <v>1026.63</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E357" s="3">
-        <v>4308.74</v>
+        <v>98.48</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>891</v>
+        <v>779</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="E358" s="3">
-        <v>327.57</v>
+        <v>9203.31</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="E359" s="3">
-        <v>1238.64</v>
+        <v>5654.52</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="E360" s="3">
-        <v>1912.06</v>
+        <v>645.18</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E361" s="3">
-        <v>591.44</v>
+        <v>742.88</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="E362" s="3">
-        <v>0.48</v>
+        <v>184.89</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E363" s="3">
-        <v>5857.81</v>
+        <v>697.48</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="E364" s="3">
-        <v>1088.41</v>
+        <v>3141.92</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E365" s="3">
-        <v>582.66</v>
+        <v>1167.31</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E366" s="3">
-        <v>1750.36</v>
+        <v>617.19</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E367" s="3">
-        <v>2896.94</v>
+        <v>1361.52</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="E368" s="3">
-        <v>596.02</v>
+        <v>557.7</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="E369" s="3">
-        <v>2330.85</v>
+        <v>1134.46</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E370" s="3">
-        <v>267.9</v>
+        <v>2287.51</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>929</v>
+        <v>686</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>750</v>
+        <v>933</v>
       </c>
       <c r="E371" s="3">
-        <v>657.6</v>
+        <v>1726.36</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>931</v>
+        <v>709</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="E372" s="3">
-        <v>431.62</v>
+        <v>2563.21</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E373" s="3">
-        <v>3584.24</v>
+        <v>158.59</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E374" s="3">
-        <v>618.99</v>
+        <v>48.35</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E375" s="3">
-        <v>130</v>
+        <v>510.52</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E376" s="3">
-        <v>6516.74</v>
+        <v>75.01</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E377" s="3">
-        <v>300.31</v>
+        <v>311.92</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>835</v>
+        <v>80</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E378" s="3">
-        <v>314.42</v>
+        <v>1434.63</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="E379" s="3">
-        <v>1027.25</v>
+        <v>152.34</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E380" s="3">
-        <v>3378.74</v>
+        <v>2159.96</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="E381" s="3">
-        <v>1119.52</v>
+        <v>359.32</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="E382" s="3">
-        <v>1461.64</v>
+        <v>1121.99</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>840</v>
+        <v>966</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="E383" s="3">
-        <v>516.19</v>
+        <v>634.54</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>10</v>
-[...2718 lines deleted...]
-      <c r="F519" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -15177,168 +11347,32 @@
     <hyperlink ref="F359" r:id="rId359"/>
     <hyperlink ref="F360" r:id="rId360"/>
     <hyperlink ref="F361" r:id="rId361"/>
     <hyperlink ref="F362" r:id="rId362"/>
     <hyperlink ref="F363" r:id="rId363"/>
     <hyperlink ref="F364" r:id="rId364"/>
     <hyperlink ref="F365" r:id="rId365"/>
     <hyperlink ref="F366" r:id="rId366"/>
     <hyperlink ref="F367" r:id="rId367"/>
     <hyperlink ref="F368" r:id="rId368"/>
     <hyperlink ref="F369" r:id="rId369"/>
     <hyperlink ref="F370" r:id="rId370"/>
     <hyperlink ref="F371" r:id="rId371"/>
     <hyperlink ref="F372" r:id="rId372"/>
     <hyperlink ref="F373" r:id="rId373"/>
     <hyperlink ref="F374" r:id="rId374"/>
     <hyperlink ref="F375" r:id="rId375"/>
     <hyperlink ref="F376" r:id="rId376"/>
     <hyperlink ref="F377" r:id="rId377"/>
     <hyperlink ref="F378" r:id="rId378"/>
     <hyperlink ref="F379" r:id="rId379"/>
     <hyperlink ref="F380" r:id="rId380"/>
     <hyperlink ref="F381" r:id="rId381"/>
     <hyperlink ref="F382" r:id="rId382"/>
     <hyperlink ref="F383" r:id="rId383"/>
-    <hyperlink ref="F384" r:id="rId384"/>
-[...134 lines deleted...]
-    <hyperlink ref="F519" r:id="rId519"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>