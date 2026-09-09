--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="968">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="925">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>G24-00-038220-00-00</t>
   </si>
   <si>
     <t>ANDRUS KALEB A &amp; MATTHEW J ANDRUS ETAL</t>
   </si>
   <si>
@@ -128,110 +128,58 @@
   <si>
     <t>I33-00-051836-00-00</t>
   </si>
   <si>
     <t>MARTIN FANNIE R</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-051840-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">12601 W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051844-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 </t>
   </si>
   <si>
-    <t>I33-00-051932-00-00</t>
-[...41 lines deleted...]
-  <si>
     <t>I33-00-052052-00-00</t>
   </si>
   <si>
     <t>LAYTON MELINDA S &amp; THOMAS J LAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">12434 W WAGNER ST  
 FOSTORIA OH 44830</t>
-  </si>
-[...7 lines deleted...]
-    <t>I33-00-052084-00-00</t>
   </si>
   <si>
     <t>I33-00-052088-00-00</t>
   </si>
   <si>
     <t>I33-00-052116-00-00</t>
   </si>
   <si>
     <t>WEAVER KEVIN E</t>
   </si>
   <si>
     <t xml:space="preserve">12590 W ALLEN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-052120-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W ALLEN ST  
 </t>
   </si>
   <si>
     <t>I33-00-052124-00-00</t>
   </si>
   <si>
@@ -375,90 +323,90 @@
   <si>
     <t xml:space="preserve">717 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-084480-00-00</t>
   </si>
   <si>
     <t>BROWNING TOSHA &amp; TALORE BROWNING ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-084500-00-00</t>
   </si>
   <si>
     <t>WYANS JAMES</t>
   </si>
   <si>
     <t xml:space="preserve">620 NORTHVIEW DR  
 FOSTORIA OH 44830</t>
   </si>
   <si>
+    <t>P51-01-084516-00-00</t>
+  </si>
+  <si>
+    <t>BROWN AMY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">507 E JACKSON ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
     <t>P51-01-084532-00-00</t>
   </si>
   <si>
     <t>STRICKLAND HENRY</t>
   </si>
   <si>
     <t xml:space="preserve">216 W JACKSON ST  
 </t>
   </si>
   <si>
     <t>P51-01-084644-00-00</t>
   </si>
   <si>
     <t>LUNA DAMARIS J &amp; JOHN M JR JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">617 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-084960-00-00</t>
   </si>
   <si>
     <t>HOPPLE MICHAEL L &amp; REBECCA D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">433 N MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-084964-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-085084-00-00</t>
   </si>
   <si>
     <t>HACKWORTH KATHRYN M</t>
   </si>
   <si>
     <t xml:space="preserve">742 WALNUT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-085088-00-00</t>
   </si>
   <si>
     <t>GALAN ROSALINDA</t>
   </si>
   <si>
     <t xml:space="preserve">370 W THOMAS ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-085164-03-00</t>
   </si>
   <si>
     <t>ASHVA HOSPITALITY INC</t>
   </si>
@@ -606,50 +554,53 @@
   </si>
   <si>
     <t>P51-01-085984-01-00</t>
   </si>
   <si>
     <t>SIMPSON MARA D</t>
   </si>
   <si>
     <t xml:space="preserve">638 MAPLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-086016-00-00</t>
   </si>
   <si>
     <t>ESSEX WAYNE R</t>
   </si>
   <si>
     <t xml:space="preserve">573 N POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-086416-00-00</t>
   </si>
   <si>
+    <t>TRVFGS LLC</t>
+  </si>
+  <si>
     <t xml:space="preserve">894 N COUNTYLINE ST  
 </t>
   </si>
   <si>
     <t>P51-01-086476-00-00</t>
   </si>
   <si>
     <t>HOSSLER MICHAEL</t>
   </si>
   <si>
     <t>P51-01-086952-00-00</t>
   </si>
   <si>
     <t>JENKINS AMANDA L</t>
   </si>
   <si>
     <t xml:space="preserve">631 N POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087084-00-00</t>
   </si>
   <si>
     <t>HONESTO RUTH L</t>
   </si>
@@ -743,60 +694,50 @@
   <si>
     <t xml:space="preserve">520 LYNN ST  
 </t>
   </si>
   <si>
     <t>P51-01-087460-00-00</t>
   </si>
   <si>
     <t>MILLER PHYLLIS M</t>
   </si>
   <si>
     <t xml:space="preserve">908 SPRUCE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087568-00-00</t>
   </si>
   <si>
     <t>VALENTIE AUTUMN M &amp; MARK A</t>
   </si>
   <si>
     <t xml:space="preserve">856 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-01-087572-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-087636-00-00</t>
   </si>
   <si>
     <t>ENGLE ANDREA J</t>
   </si>
   <si>
     <t xml:space="preserve">248 W ROCK ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087664-00-00</t>
   </si>
   <si>
     <t>KEPP CATHERINE M</t>
   </si>
   <si>
     <t xml:space="preserve">435 W JACKSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-087672-00-00</t>
   </si>
   <si>
     <t>CLOUSE CHRISTOPHER M</t>
   </si>
@@ -820,60 +761,50 @@
   <si>
     <t>MISER CEARA R LEE &amp; DEREK</t>
   </si>
   <si>
     <t xml:space="preserve">321 ELM ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088048-00-00</t>
   </si>
   <si>
     <t>GUTIERREZ JOHANNA</t>
   </si>
   <si>
     <t xml:space="preserve">735 CHERRY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088108-00-00</t>
   </si>
   <si>
     <t>BARLETT EMILY</t>
   </si>
   <si>
     <t xml:space="preserve">1050 N COUNTYLINE ST  
-FOSTORIA OH 44830</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">118 E CULBERTSON ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-088268-00-00</t>
   </si>
   <si>
     <t>STJOHNS TIFFANY N</t>
   </si>
   <si>
     <t xml:space="preserve">N POPLAR ST  
 </t>
   </si>
   <si>
     <t>P51-01-088276-00-00</t>
   </si>
   <si>
     <t>P51-01-088280-00-00</t>
   </si>
   <si>
     <t>P51-01-088380-00-00</t>
   </si>
   <si>
     <t>MALAGON ESAIAS</t>
   </si>
   <si>
@@ -1323,114 +1254,88 @@
   <si>
     <t xml:space="preserve">834 CORY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-091304-00-00</t>
   </si>
   <si>
     <t>WAGNER DANNY L</t>
   </si>
   <si>
     <t xml:space="preserve">641 BROADWAY ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-01-091500-00-00</t>
   </si>
   <si>
     <t>SCOTT JENNIFER M &amp; RAYMOND D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">663 N POPLAR ST  
 </t>
   </si>
   <si>
-    <t>P51-01-091556-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-01-091712-00-00</t>
   </si>
   <si>
     <t>FEASEL STEVEN</t>
   </si>
   <si>
     <t xml:space="preserve">216 E CULBERTSON ST  
 </t>
   </si>
   <si>
-    <t>P51-01-091792-00-00</t>
-[...14 lines deleted...]
-  <si>
     <t>P51-01-091824-00-00</t>
   </si>
   <si>
     <t>FOSTER RAY</t>
   </si>
   <si>
     <t xml:space="preserve">642 LYNN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-091960-00-00</t>
   </si>
   <si>
     <t>HONEY BEE REALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">114 20 E TIFFIN ST  
 </t>
   </si>
   <si>
     <t>P51-03-091976-00-00</t>
   </si>
   <si>
     <t>AMERICAN LEGION POST</t>
   </si>
   <si>
     <t xml:space="preserve">SANDUSKY ST  
-</t>
+FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-091976-01-00</t>
   </si>
   <si>
     <t>BLECHINGER DANIEL L</t>
   </si>
   <si>
     <t xml:space="preserve">120 SANDUSKY ST  
 </t>
   </si>
   <si>
     <t>P51-03-091980-00-00</t>
   </si>
   <si>
     <t>RODDY PATRICK E &amp; ROXANNE D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">N MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-091996-00-00</t>
   </si>
   <si>
@@ -1488,54 +1393,64 @@
   <si>
     <t xml:space="preserve">E TIFFIN ST  
 </t>
   </si>
   <si>
     <t>P51-03-092216-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">438 E TIFFIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092300-00-00</t>
   </si>
   <si>
     <t>WEAVER JEREMY &amp; DANNETTE KESSLER JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">321 W NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092356-00-00</t>
   </si>
   <si>
-    <t>ALLEN LAMONT A</t>
+    <t>TOP SIDE REALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">318 E FREMONT ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-03-092444-00-00</t>
+  </si>
+  <si>
+    <t>BARCHUS RACHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213 E FREMONT ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092456-00-00</t>
   </si>
   <si>
     <t>STEWARD LEE J</t>
   </si>
   <si>
     <t xml:space="preserve">320 ROBY CT  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092552-00-00</t>
   </si>
   <si>
     <t>POTRIDGE MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">226 COLUMBUS AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-092568-00-00</t>
   </si>
@@ -2070,60 +1985,50 @@
   <si>
     <t xml:space="preserve">SENECA ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096164-00-00</t>
   </si>
   <si>
     <t>STUMP TODD &amp; VICKI K STUMP</t>
   </si>
   <si>
     <t xml:space="preserve">134 E CENTER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096188-00-00</t>
   </si>
   <si>
     <t>KRAMB MATTHEW D</t>
   </si>
   <si>
     <t xml:space="preserve">320 COLLEGE AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-03-096284-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-03-096296-00-00</t>
   </si>
   <si>
     <t>ORTIZ JUAN E &amp; ELVIRA H JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">160 E TIFFIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096392-00-00</t>
   </si>
   <si>
     <t>SAUBER JAMIE &amp; JESSICA</t>
   </si>
   <si>
     <t xml:space="preserve">217 E NORTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-03-096504-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">136 E CENTER ST  
 FOSTORIA OH 44830</t>
@@ -2469,67 +2374,50 @@
   <si>
     <t xml:space="preserve">133 W LYTLE ST  
 </t>
   </si>
   <si>
     <t>P51-04-098844-00-00</t>
   </si>
   <si>
     <t>MYERS SABIAN</t>
   </si>
   <si>
     <t xml:space="preserve">901 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098856-00-00</t>
   </si>
   <si>
     <t>JONES TAMMY</t>
   </si>
   <si>
     <t xml:space="preserve">483 COLUMBUS AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-098868-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>P51-04-098908-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1001 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-098965-04-00</t>
   </si>
   <si>
     <t>WARNER JAMES B</t>
   </si>
   <si>
     <t>P51-04-099188-00-00</t>
   </si>
   <si>
     <t>ST CLAIR JAMES &amp; MICHELLE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">129 E CLARK ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099252-00-00</t>
   </si>
@@ -2599,60 +2487,50 @@
   <si>
     <t xml:space="preserve">1101 S WOOD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099692-00-00</t>
   </si>
   <si>
     <t>DALTON CHRISTINE</t>
   </si>
   <si>
     <t xml:space="preserve">357 LEWIS ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099728-00-00</t>
   </si>
   <si>
     <t>LIVESAY LAURIE L</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ST  
 </t>
   </si>
   <si>
-    <t>P51-04-099780-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-099792-00-00</t>
   </si>
   <si>
     <t>DORBIN CHERYL L</t>
   </si>
   <si>
     <t xml:space="preserve">429 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099872-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">904 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-099892-00-00</t>
   </si>
   <si>
     <t>KURTZ PENNY A</t>
   </si>
   <si>
     <t xml:space="preserve">128 E CROCKER ST (REAR)  
 </t>
@@ -2713,51 +2591,51 @@
   <si>
     <t xml:space="preserve">275 W FOURTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-100512-00-00</t>
   </si>
   <si>
     <t>CRISS ALICIA</t>
   </si>
   <si>
     <t xml:space="preserve">E EAGLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-100520-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">141 E EAGLE ST  
 </t>
   </si>
   <si>
     <t>P51-04-100548-00-00</t>
   </si>
   <si>
-    <t>HENDERSON PATRICK J</t>
+    <t>STARR PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">106 PALMER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-100592-00-00</t>
   </si>
   <si>
     <t>WARD DANA</t>
   </si>
   <si>
     <t xml:space="preserve">634 COLUMBUS AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-100684-00-00</t>
   </si>
   <si>
     <t>WRIGHT CHAD LEE &amp; TAMI JOE WINLAND</t>
   </si>
   <si>
     <t xml:space="preserve">408 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
@@ -2807,178 +2685,161 @@
   <si>
     <t>DANNER PATTI J</t>
   </si>
   <si>
     <t xml:space="preserve">133 E CLARK ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101188-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">212 E CROCKER ST  
 </t>
   </si>
   <si>
     <t>P51-04-101192-00-00</t>
   </si>
   <si>
     <t>CALDWELL AMY</t>
   </si>
   <si>
     <t xml:space="preserve">116 PALMER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-101212-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-101236-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1007 S MAIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101276-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">300 E SIXTH ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101356-00-00</t>
   </si>
   <si>
     <t>ROTH ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">WOODLAND ST  
 </t>
   </si>
   <si>
     <t>P51-04-101360-00-00</t>
   </si>
   <si>
     <t>P51-04-101364-00-00</t>
   </si>
   <si>
     <t>P51-04-101376-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">102 PALMER ST  
 </t>
   </si>
   <si>
-    <t>P51-04-101440-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-101444-00-00</t>
   </si>
   <si>
     <t>HEATH KATHY</t>
   </si>
   <si>
     <t xml:space="preserve">914 S POPLAR ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101448-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">560 COLUMBUS AVE  
 </t>
   </si>
   <si>
     <t>P51-04-101512-00-00</t>
   </si>
   <si>
     <t>PAYNE CLAUDE B JR</t>
   </si>
   <si>
     <t xml:space="preserve">825 S UNION ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101524-00-00</t>
   </si>
   <si>
     <t>LAFRENIERE LAURA &amp; HOLDEN MILLS JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">418 S MAIN ST  
 </t>
   </si>
   <si>
+    <t>P51-04-101636-00-00</t>
+  </si>
+  <si>
+    <t>ELMORE JEROME B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305 E SIXTH ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
     <t>P51-04-101644-00-00</t>
   </si>
   <si>
     <t>DUTY ASHLEY</t>
   </si>
   <si>
     <t xml:space="preserve">229 E CROCKER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101760-00-00</t>
   </si>
   <si>
     <t>DIETER CORY</t>
   </si>
   <si>
     <t xml:space="preserve">438 COLUMBUS AVE  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101772-00-00</t>
   </si>
   <si>
     <t>BICKELHAUPT JACQUELINE K</t>
   </si>
   <si>
     <t xml:space="preserve">152 E FOURTH ST  
-FOSTORIA OH 44830</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">801 S WOOD ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101932-00-00</t>
   </si>
   <si>
     <t>MALAGON CLYDE S</t>
   </si>
   <si>
     <t xml:space="preserve">118 HISSONG ST  
 </t>
   </si>
   <si>
     <t>P51-04-101944-00-00</t>
   </si>
   <si>
     <t>GALVAN BIANCA LIZBETH</t>
   </si>
   <si>
     <t xml:space="preserve">157 TAFT BLVD  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-101960-00-00</t>
   </si>
@@ -3055,60 +2916,50 @@
   <si>
     <t xml:space="preserve">111 W CROCKER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-102472-00-00</t>
   </si>
   <si>
     <t>INVOLVE LAND HOLDING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">241 E LYTLE ST  
 </t>
   </si>
   <si>
     <t>P51-04-102584-00-00</t>
   </si>
   <si>
     <t>STRUBLE JOSEPH V</t>
   </si>
   <si>
     <t xml:space="preserve">126 E JONES ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>P51-04-102604-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>P51-04-102692-00-00</t>
   </si>
   <si>
     <t>KAMMEYER OLIVIA</t>
   </si>
   <si>
     <t xml:space="preserve">228 W LYTLE ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-102752-00-00</t>
   </si>
   <si>
     <t>CONNIN BRANDON J &amp; LAURA S JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">152 E JONES ST  
 </t>
   </si>
   <si>
     <t>P51-04-102760-00-00</t>
   </si>
   <si>
     <t>CC REO GROUP LLC</t>
   </si>
@@ -3126,50 +2977,60 @@
   <si>
     <t>P51-04-102912-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">147 E FOURTH ST  
 </t>
   </si>
   <si>
     <t>P51-04-102948-00-00</t>
   </si>
   <si>
     <t>PETTUS JOSEPH A</t>
   </si>
   <si>
     <t xml:space="preserve">420 OHIO AVE  
 </t>
   </si>
   <si>
     <t>P51-04-103012-00-00</t>
   </si>
   <si>
     <t>AGUILAR ERICA GARCIA</t>
   </si>
   <si>
     <t xml:space="preserve">310 S POPLAR ST  
+FOSTORIA OH 44830</t>
+  </si>
+  <si>
+    <t>P51-04-103068-00-00</t>
+  </si>
+  <si>
+    <t>LENZ AMELYA K &amp; JASON J JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132 NICHOLS ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>P51-04-103348-00-00</t>
   </si>
   <si>
     <t>TATE RICHARD H</t>
   </si>
   <si>
     <t xml:space="preserve">MCLEAN ST  
 </t>
   </si>
   <si>
     <t>P51-04-103370-00-00</t>
   </si>
   <si>
     <t>WESLEYAN CHURCH WESTERN</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>P51-04-103448-00-00</t>
   </si>
@@ -3270,7740 +3131,7240 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F383" headerRowCount="1">
-  <autoFilter ref="A1:F383"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F358" headerRowCount="1">
+  <autoFilter ref="A1:F358"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30115&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25562&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25633&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25904&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=25956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26040&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26181&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26246&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26478&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=26988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27024&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27553&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=27988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28501&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28634&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=28994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=29940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30115&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F383"/>
+  <dimension ref="A1:F358"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.72919273376465" customWidth="1"/>
     <col min="2" max="2" width="53.11841583251953" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>2146.51</v>
+        <v>2246.67</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1205.68</v>
+        <v>1261.95</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>207.33</v>
+        <v>217</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>83.75</v>
+        <v>87.66</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>10737.21</v>
+        <v>10050.94</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
-        <v>1071.97</v>
+        <v>1121.98</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="3">
-        <v>1443.57</v>
+        <v>1510.93</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="3">
-        <v>191.52</v>
+        <v>200.45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>48.18</v>
+        <v>50.43</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="3">
-        <v>263.32</v>
+        <v>275.6</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="3">
-        <v>4203.22</v>
+        <v>4399.37</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="3">
-        <v>199.55</v>
+        <v>208.86</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" s="3">
-        <v>300.88</v>
+        <v>2630.46</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="3">
-        <v>300.88</v>
+        <v>883.17</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E16" s="3">
-        <v>300.88</v>
+        <v>943.51</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E17" s="3">
-        <v>300.88</v>
+        <v>119.39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" s="3">
-        <v>300.88</v>
+        <v>139.07</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E19" s="3">
-        <v>300.88</v>
+        <v>254.78</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>300.88</v>
+        <v>229.08</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E22" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E23" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E24" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E25" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E26" s="3">
-        <v>2513.18</v>
+        <v>1231.88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E27" s="3">
-        <v>300.88</v>
+        <v>985.22</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="E28" s="3">
-        <v>295.58</v>
+        <v>6341.45</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="E29" s="3">
-        <v>300.88</v>
+        <v>1796.46</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="E30" s="3">
-        <v>843.79</v>
+        <v>3277.21</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E31" s="3">
-        <v>901.44</v>
+        <v>55.2</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E32" s="3">
-        <v>114.07</v>
+        <v>1441.01</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E33" s="3">
-        <v>132.87</v>
+        <v>1474.57</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="E34" s="3">
-        <v>243.42</v>
+        <v>7204.16</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E35" s="3">
-        <v>218.87</v>
+        <v>419.24</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E36" s="3">
-        <v>1002.37</v>
+        <v>419.24</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E37" s="3">
-        <v>1002.37</v>
+        <v>419.24</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E38" s="3">
-        <v>1002.37</v>
+        <v>419.24</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E39" s="3">
-        <v>1002.37</v>
+        <v>419.24</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E40" s="3">
-        <v>1002.37</v>
+        <v>419.24</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="E41" s="3">
-        <v>1176.97</v>
+        <v>3481.27</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="E42" s="3">
-        <v>941.3</v>
+        <v>776.69</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="E43" s="3">
-        <v>6058.72</v>
+        <v>1613.09</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="E44" s="3">
-        <v>1716.37</v>
+        <v>4005.73</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="E45" s="3">
-        <v>3131.1</v>
+        <v>435.86</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E46" s="3">
-        <v>52.74</v>
+        <v>1653.52</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="E47" s="3">
-        <v>1376.77</v>
+        <v>1206.05</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="E48" s="3">
-        <v>1408.83</v>
+        <v>6956.04</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="E49" s="3">
-        <v>7012.96</v>
+        <v>2020.86</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="E50" s="3">
-        <v>400.55</v>
+        <v>2718.01</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E51" s="3">
-        <v>400.55</v>
+        <v>16049.42</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="E52" s="3">
-        <v>400.55</v>
+        <v>650.53</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="E53" s="3">
-        <v>400.55</v>
+        <v>1170.71</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="E54" s="3">
-        <v>400.55</v>
+        <v>1316.07</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="E55" s="3">
-        <v>400.55</v>
+        <v>1883.24</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="E56" s="3">
-        <v>3326.06</v>
+        <v>3563.72</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>105</v>
+        <v>133</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="E57" s="3">
-        <v>742.06</v>
+        <v>394.09</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="E58" s="3">
-        <v>1541.17</v>
+        <v>101.61</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="E59" s="3">
-        <v>3827.13</v>
+        <v>122.88</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="E60" s="3">
-        <v>1579.8</v>
+        <v>1120.77</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E61" s="3">
-        <v>1152.28</v>
+        <v>1120.77</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E62" s="3">
-        <v>6645.9</v>
+        <v>1120.77</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="E63" s="3">
-        <v>2997.45</v>
+        <v>1480.07</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="E64" s="3">
-        <v>1930.76</v>
+        <v>106.44</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="E65" s="3">
-        <v>2796.83</v>
+        <v>3244.42</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="E66" s="3">
-        <v>15333.84</v>
+        <v>407.15</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="E67" s="3">
-        <v>621.53</v>
+        <v>2028.47</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="E68" s="3">
-        <v>1118.51</v>
+        <v>1533.21</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="E69" s="3">
-        <v>1257.39</v>
+        <v>1925.73</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="E70" s="3">
-        <v>1799.28</v>
+        <v>5690.45</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="E71" s="3">
-        <v>3404.83</v>
+        <v>3695.08</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="E72" s="3">
-        <v>376.52</v>
+        <v>1286.62</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>155</v>
+        <v>79</v>
       </c>
       <c r="E73" s="3">
-        <v>97.08</v>
+        <v>1759.59</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="E74" s="3">
-        <v>117.4</v>
+        <v>1965.22</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>96</v>
+        <v>176</v>
       </c>
       <c r="E75" s="3">
-        <v>1070.8</v>
+        <v>3918.24</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>96</v>
+        <v>179</v>
       </c>
       <c r="E76" s="3">
-        <v>1070.8</v>
+        <v>3869.02</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>109</v>
+        <v>181</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>96</v>
+        <v>182</v>
       </c>
       <c r="E77" s="3">
-        <v>1070.8</v>
+        <v>382.01</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>96</v>
+        <v>185</v>
       </c>
       <c r="E78" s="3">
-        <v>1414.1</v>
+        <v>4133.37</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="E79" s="3">
-        <v>101.7</v>
+        <v>2031.3</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>167</v>
+        <v>189</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
       <c r="E80" s="3">
-        <v>3099.77</v>
+        <v>1260.29</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="E81" s="3">
-        <v>388.99</v>
+        <v>262.46</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>170</v>
+        <v>196</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="E82" s="3">
-        <v>1938.03</v>
+        <v>897.77</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>96</v>
+        <v>199</v>
       </c>
       <c r="E83" s="3">
-        <v>1464.87</v>
+        <v>21.09</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="E84" s="3">
-        <v>1839.88</v>
+        <v>1164.26</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>177</v>
+        <v>203</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="E85" s="3">
-        <v>5436.75</v>
+        <v>1083.79</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>181</v>
+        <v>207</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>182</v>
+        <v>208</v>
       </c>
       <c r="E86" s="3">
-        <v>3530.34</v>
+        <v>2565.85</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>183</v>
+        <v>209</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>124</v>
+        <v>210</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="E87" s="3">
-        <v>1229.25</v>
+        <v>2608.49</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>96</v>
+        <v>214</v>
       </c>
       <c r="E88" s="3">
-        <v>1681.14</v>
+        <v>229.12</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>187</v>
+        <v>215</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>189</v>
+        <v>217</v>
       </c>
       <c r="E89" s="3">
-        <v>1877.6</v>
+        <v>1741.77</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>190</v>
+        <v>218</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>191</v>
+        <v>219</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="E90" s="3">
-        <v>3743.54</v>
+        <v>1155.6</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="E91" s="3">
-        <v>3696.51</v>
+        <v>854.23</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="E92" s="3">
-        <v>364.97</v>
+        <v>784</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="E93" s="3">
-        <v>4044.63</v>
+        <v>3415.76</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="E94" s="3">
-        <v>1940.73</v>
+        <v>235.7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>206</v>
+        <v>231</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
       <c r="E95" s="3">
-        <v>1204.09</v>
+        <v>207.61</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>208</v>
+        <v>234</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
       <c r="E96" s="3">
-        <v>250.76</v>
+        <v>191.62</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="E97" s="3">
-        <v>857.74</v>
+        <v>3633.43</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>136</v>
+        <v>239</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="E98" s="3">
-        <v>20.15</v>
+        <v>5.06</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>216</v>
+        <v>241</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="E99" s="3">
-        <v>1112.37</v>
+        <v>710.17</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>221</v>
+        <v>93</v>
       </c>
       <c r="E100" s="3">
-        <v>1131.01</v>
+        <v>542.14</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>224</v>
+        <v>93</v>
       </c>
       <c r="E101" s="3">
-        <v>2451.45</v>
+        <v>542.14</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>227</v>
+        <v>247</v>
       </c>
       <c r="E102" s="3">
-        <v>59.59</v>
+        <v>547.6</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="E103" s="3">
-        <v>2492.19</v>
+        <v>1653.13</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="E104" s="3">
-        <v>218.9</v>
+        <v>5269.84</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="E105" s="3">
-        <v>1664.11</v>
+        <v>4511.22</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="E106" s="3">
-        <v>1104.08</v>
+        <v>1923.07</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="E107" s="3">
-        <v>816.14</v>
+        <v>1613.09</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="E108" s="3">
-        <v>749.05</v>
+        <v>4753.54</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>247</v>
+        <v>107</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="E109" s="3">
-        <v>3263.47</v>
+        <v>756.31</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="E110" s="3">
-        <v>1185.19</v>
+        <v>1587.29</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>254</v>
+        <v>79</v>
       </c>
       <c r="E111" s="3">
-        <v>225.19</v>
+        <v>2409.04</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="E112" s="3">
-        <v>198.35</v>
+        <v>2515.75</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="E113" s="3">
-        <v>183.08</v>
+        <v>4997.66</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="E114" s="3">
-        <v>3471.44</v>
+        <v>2359.45</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>260</v>
+        <v>281</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="E115" s="3">
-        <v>4.84</v>
+        <v>165.97</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>206</v>
+        <v>285</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="E116" s="3">
-        <v>678.51</v>
+        <v>186.34</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>110</v>
+        <v>289</v>
       </c>
       <c r="E117" s="3">
-        <v>517.97</v>
+        <v>802.3</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>110</v>
+        <v>291</v>
       </c>
       <c r="E118" s="3">
-        <v>517.97</v>
+        <v>2544.07</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="E119" s="3">
-        <v>523.19</v>
+        <v>696.2</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>272</v>
+        <v>297</v>
       </c>
       <c r="E120" s="3">
-        <v>1579.43</v>
+        <v>52.36</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="E121" s="3">
-        <v>5034.88</v>
+        <v>3007.46</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>277</v>
+        <v>302</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="E122" s="3">
-        <v>4233.32</v>
+        <v>2300.79</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>279</v>
+        <v>304</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="E123" s="3">
-        <v>1837.33</v>
+        <v>3873.31</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>284</v>
+        <v>309</v>
       </c>
       <c r="E124" s="3">
-        <v>1541.17</v>
+        <v>42.37</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>285</v>
+        <v>310</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>287</v>
+        <v>79</v>
       </c>
       <c r="E125" s="3">
-        <v>4541.6</v>
+        <v>1528.82</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>121</v>
+        <v>313</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>289</v>
+        <v>314</v>
       </c>
       <c r="E126" s="3">
-        <v>722.59</v>
+        <v>2258.61</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>290</v>
+        <v>315</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>291</v>
+        <v>316</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>292</v>
+        <v>317</v>
       </c>
       <c r="E127" s="3">
-        <v>1516.52</v>
+        <v>1704.36</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>293</v>
+        <v>318</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>96</v>
+        <v>320</v>
       </c>
       <c r="E128" s="3">
-        <v>2301.64</v>
+        <v>1611.06</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="E129" s="3">
-        <v>2403.61</v>
+        <v>238.25</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="E130" s="3">
-        <v>5634.71</v>
+        <v>1825.31</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="E131" s="3">
-        <v>2254.27</v>
+        <v>514.18</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="E132" s="3">
-        <v>158.57</v>
+        <v>2980.84</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
       <c r="E133" s="3">
-        <v>655.74</v>
+        <v>327.45</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
       <c r="E134" s="3">
-        <v>766.54</v>
+        <v>3130.64</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>312</v>
+        <v>337</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="E135" s="3">
-        <v>2430.65</v>
+        <v>167.99</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>316</v>
+        <v>93</v>
       </c>
       <c r="E136" s="3">
-        <v>665.16</v>
+        <v>213.99</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>317</v>
+        <v>342</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>318</v>
+        <v>341</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>319</v>
+        <v>93</v>
       </c>
       <c r="E137" s="3">
-        <v>50.03</v>
+        <v>199.31</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>320</v>
+        <v>343</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>322</v>
+        <v>262</v>
       </c>
       <c r="E138" s="3">
-        <v>2873.37</v>
+        <v>114.35</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>323</v>
+        <v>345</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>324</v>
+        <v>204</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
       <c r="E139" s="3">
-        <v>2198.2</v>
+        <v>630.34</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="E140" s="3">
-        <v>3700.61</v>
+        <v>2257.55</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="E141" s="3">
-        <v>40.48</v>
+        <v>1827.34</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>333</v>
+        <v>311</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>96</v>
+        <v>353</v>
       </c>
       <c r="E142" s="3">
-        <v>1460.65</v>
+        <v>7422.34</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>335</v>
+        <v>175</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>336</v>
+        <v>120</v>
       </c>
       <c r="E143" s="3">
-        <v>2157.91</v>
+        <v>661.46</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="E144" s="3">
-        <v>1628.38</v>
+        <v>4447.52</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>342</v>
+        <v>93</v>
       </c>
       <c r="E145" s="3">
-        <v>1539.23</v>
+        <v>10.52</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="E146" s="3">
-        <v>227.62</v>
+        <v>1806.54</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="E147" s="3">
-        <v>1743.93</v>
+        <v>1749.49</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="E148" s="3">
-        <v>491.26</v>
+        <v>1109.6</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="E149" s="3">
-        <v>2847.93</v>
+        <v>9426.96</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="E150" s="3">
-        <v>312.85</v>
+        <v>9477.17</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="E151" s="3">
-        <v>3163.03</v>
+        <v>688.03</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="E152" s="3">
-        <v>160.5</v>
+        <v>541.57</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>110</v>
+        <v>380</v>
       </c>
       <c r="E153" s="3">
-        <v>204.45</v>
+        <v>1649.25</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>110</v>
+        <v>383</v>
       </c>
       <c r="E154" s="3">
-        <v>190.42</v>
+        <v>8332.48</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>284</v>
+        <v>386</v>
       </c>
       <c r="E155" s="3">
-        <v>109.25</v>
+        <v>1631.52</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>220</v>
+        <v>388</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>137</v>
+        <v>389</v>
       </c>
       <c r="E156" s="3">
-        <v>650</v>
+        <v>3178.09</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>369</v>
+        <v>391</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
       <c r="E157" s="3">
-        <v>2156.9</v>
+        <v>2697.77</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>371</v>
+        <v>393</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>372</v>
+        <v>394</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="E158" s="3">
-        <v>1745.87</v>
+        <v>928.66</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>374</v>
+        <v>396</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>333</v>
+        <v>397</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>375</v>
+        <v>398</v>
       </c>
       <c r="E159" s="3">
-        <v>7091.42</v>
+        <v>167.56</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>191</v>
+        <v>400</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>137</v>
+        <v>401</v>
       </c>
       <c r="E160" s="3">
-        <v>631.97</v>
+        <v>7088.46</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>377</v>
+        <v>402</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="E161" s="3">
-        <v>4249.24</v>
+        <v>1694.03</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>110</v>
+        <v>404</v>
       </c>
       <c r="E162" s="3">
-        <v>10.06</v>
+        <v>1409.76</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="E163" s="3">
-        <v>1726.01</v>
+        <v>1382.39</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>385</v>
+        <v>408</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>383</v>
+        <v>409</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>384</v>
+        <v>410</v>
       </c>
       <c r="E164" s="3">
-        <v>1671.49</v>
+        <v>1516.96</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
       <c r="E165" s="3">
-        <v>1060.13</v>
+        <v>1005.83</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>387</v>
+        <v>412</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="E166" s="3">
-        <v>9006.64</v>
+        <v>4742.05</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>391</v>
+        <v>416</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>393</v>
+        <v>418</v>
       </c>
       <c r="E167" s="3">
-        <v>9392.91</v>
+        <v>3660.9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="E168" s="3">
-        <v>657.35</v>
+        <v>486.38</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="E169" s="3">
-        <v>517.44</v>
+        <v>376</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>400</v>
+        <v>425</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>402</v>
+        <v>427</v>
       </c>
       <c r="E170" s="3">
-        <v>1892.59</v>
+        <v>2169.52</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>405</v>
+        <v>430</v>
       </c>
       <c r="E171" s="3">
-        <v>1575.72</v>
+        <v>8313.99</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>406</v>
+        <v>431</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>407</v>
+        <v>432</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>96</v>
+        <v>433</v>
       </c>
       <c r="E172" s="3">
-        <v>277.29</v>
+        <v>154.36</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>409</v>
+        <v>435</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>410</v>
+        <v>436</v>
       </c>
       <c r="E173" s="3">
-        <v>2659.29</v>
+        <v>6161.09</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>412</v>
+        <v>438</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>413</v>
+        <v>439</v>
       </c>
       <c r="E174" s="3">
-        <v>7960.99</v>
+        <v>5018.36</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>414</v>
+        <v>440</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>415</v>
+        <v>441</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="E175" s="3">
-        <v>1558.78</v>
+        <v>1337.18</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>418</v>
+        <v>444</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="E176" s="3">
-        <v>3036.39</v>
+        <v>4480</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>422</v>
+        <v>448</v>
       </c>
       <c r="E177" s="3">
-        <v>2577.5</v>
+        <v>1545.97</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="E178" s="3">
-        <v>887.26</v>
+        <v>4275.3</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="E179" s="3">
-        <v>160.1</v>
+        <v>3573.72</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>429</v>
+        <v>455</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>430</v>
+        <v>456</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="E180" s="3">
-        <v>6772.41</v>
+        <v>2572.15</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
       <c r="E181" s="3">
-        <v>1618.51</v>
+        <v>3522.38</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>436</v>
+        <v>462</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>434</v>
+        <v>463</v>
       </c>
       <c r="E182" s="3">
-        <v>1346.91</v>
+        <v>7649.44</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>437</v>
+        <v>464</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>433</v>
+        <v>465</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>434</v>
+        <v>466</v>
       </c>
       <c r="E183" s="3">
-        <v>1320.77</v>
+        <v>319.19</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>438</v>
+        <v>467</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>439</v>
+        <v>468</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="E184" s="3">
-        <v>1449.32</v>
+        <v>4839.39</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>441</v>
+        <v>470</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>442</v>
+        <v>471</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>443</v>
+        <v>472</v>
       </c>
       <c r="E185" s="3">
-        <v>961.02</v>
+        <v>84.85</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>444</v>
+        <v>473</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>442</v>
+        <v>474</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="E186" s="3">
-        <v>4530.63</v>
+        <v>1070.14</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>446</v>
+        <v>476</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>447</v>
+        <v>474</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="E187" s="3">
-        <v>3497.67</v>
+        <v>1306.59</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="E188" s="3">
-        <v>464.69</v>
+        <v>1334.89</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="E189" s="3">
-        <v>2072.81</v>
+        <v>1229.74</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="E190" s="3">
-        <v>7943.32</v>
+        <v>1079.54</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>458</v>
+        <v>480</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="E191" s="3">
-        <v>338.56</v>
+        <v>1272.47</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="E192" s="3">
-        <v>5886.39</v>
+        <v>1166.01</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="E193" s="3">
-        <v>4794.61</v>
+        <v>1079.54</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="E194" s="3">
-        <v>1277.57</v>
+        <v>1272.47</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E195" s="3">
-        <v>4280.26</v>
+        <v>1064.75</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>474</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E196" s="3">
-        <v>1777.04</v>
+        <v>1315.13</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E197" s="3">
-        <v>4084.7</v>
+        <v>286.89</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E198" s="3">
-        <v>3414.39</v>
+        <v>1292.13</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="E199" s="3">
-        <v>2457.47</v>
+        <v>2331.04</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="E200" s="3">
-        <v>3665.35</v>
+        <v>2323.2</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="E201" s="3">
-        <v>7308.39</v>
+        <v>2585.57</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="E202" s="3">
-        <v>304.97</v>
+        <v>1980.02</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="E203" s="3">
-        <v>4623.62</v>
+        <v>4675.41</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="E204" s="3">
-        <v>81.07</v>
+        <v>152.35</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="E205" s="3">
-        <v>1022.43</v>
+        <v>1676.88</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="E206" s="3">
-        <v>1248.34</v>
+        <v>2500.35</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="E207" s="3">
-        <v>1275.4</v>
+        <v>2575.03</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E208" s="3">
-        <v>1174.92</v>
+        <v>3971.53</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="E209" s="3">
-        <v>1031.41</v>
+        <v>1558.55</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="E210" s="3">
-        <v>1215.76</v>
+        <v>1068.81</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>501</v>
+        <v>170</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="E211" s="3">
-        <v>1114.02</v>
+        <v>1985.66</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
       <c r="E212" s="3">
-        <v>1031.41</v>
+        <v>5796.71</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="E213" s="3">
-        <v>1215.76</v>
+        <v>1569.09</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>502</v>
+        <v>532</v>
       </c>
       <c r="E214" s="3">
-        <v>1017.29</v>
+        <v>3578.79</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>501</v>
+        <v>534</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>502</v>
+        <v>535</v>
       </c>
       <c r="E215" s="3">
-        <v>1256.51</v>
+        <v>820.26</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>502</v>
+        <v>404</v>
       </c>
       <c r="E216" s="3">
-        <v>274.1</v>
+        <v>290.72</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>515</v>
+        <v>538</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="E217" s="3">
-        <v>1234.54</v>
+        <v>2426.61</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>517</v>
+        <v>542</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>518</v>
+        <v>404</v>
       </c>
       <c r="E218" s="3">
-        <v>3282.37</v>
+        <v>66.71</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>519</v>
+        <v>543</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>520</v>
+        <v>397</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="E219" s="3">
-        <v>2219.63</v>
+        <v>2538.44</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>523</v>
+        <v>426</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="E220" s="3">
-        <v>2470.3</v>
+        <v>3540.55</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>527</v>
+        <v>549</v>
       </c>
       <c r="E221" s="3">
-        <v>1891.74</v>
+        <v>4616.02</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>529</v>
+        <v>551</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>530</v>
+        <v>552</v>
       </c>
       <c r="E222" s="3">
-        <v>4466.95</v>
+        <v>905.89</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="E223" s="3">
-        <v>145.57</v>
+        <v>1055.45</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>533</v>
+        <v>556</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>534</v>
+        <v>557</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="E224" s="3">
-        <v>1602.13</v>
+        <v>3041.18</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>537</v>
+        <v>560</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>538</v>
+        <v>561</v>
       </c>
       <c r="E225" s="3">
-        <v>2388.87</v>
+        <v>2278.04</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>539</v>
+        <v>562</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>537</v>
+        <v>563</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="E226" s="3">
-        <v>2460.23</v>
+        <v>7775.98</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>540</v>
+        <v>565</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>541</v>
+        <v>566</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>542</v>
+        <v>567</v>
       </c>
       <c r="E227" s="3">
-        <v>3794.47</v>
+        <v>6377.27</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>544</v>
+        <v>385</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>545</v>
+        <v>413</v>
       </c>
       <c r="E228" s="3">
-        <v>1489.07</v>
+        <v>982.55</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>546</v>
+        <v>569</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>547</v>
+        <v>456</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>548</v>
+        <v>570</v>
       </c>
       <c r="E229" s="3">
-        <v>1021.16</v>
+        <v>1011.22</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>186</v>
+        <v>572</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="E230" s="3">
-        <v>1897.15</v>
+        <v>2434.87</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>551</v>
+        <v>574</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>552</v>
+        <v>575</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>553</v>
+        <v>576</v>
       </c>
       <c r="E231" s="3">
-        <v>5538.26</v>
+        <v>6819.37</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>555</v>
+        <v>578</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>556</v>
+        <v>579</v>
       </c>
       <c r="E232" s="3">
-        <v>3409.97</v>
+        <v>891.65</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>557</v>
+        <v>580</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="E233" s="3">
-        <v>3490.67</v>
+        <v>143.83</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>560</v>
+        <v>583</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>561</v>
+        <v>584</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>562</v>
+        <v>585</v>
       </c>
       <c r="E234" s="3">
-        <v>783.69</v>
+        <v>4015.16</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>563</v>
+        <v>586</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="E235" s="3">
-        <v>277.76</v>
+        <v>180.88</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>567</v>
+        <v>590</v>
       </c>
       <c r="E236" s="3">
-        <v>2318.42</v>
+        <v>3077.77</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>434</v>
+        <v>592</v>
       </c>
       <c r="E237" s="3">
-        <v>63.74</v>
+        <v>230.17</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>427</v>
+        <v>594</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="E238" s="3">
-        <v>2425.26</v>
+        <v>1772.18</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>453</v>
+        <v>597</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>573</v>
+        <v>598</v>
       </c>
       <c r="E239" s="3">
-        <v>3382.7</v>
+        <v>5064.3</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>575</v>
+        <v>600</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>576</v>
+        <v>601</v>
       </c>
       <c r="E240" s="3">
-        <v>4410.22</v>
+        <v>2921.62</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>579</v>
+        <v>604</v>
       </c>
       <c r="E241" s="3">
-        <v>865.52</v>
+        <v>147.34</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>580</v>
+        <v>605</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="E242" s="3">
-        <v>1008.39</v>
+        <v>1772.1</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="E243" s="3">
-        <v>2905.6</v>
+        <v>1965.99</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
       <c r="E244" s="3">
-        <v>2176.49</v>
+        <v>373.31</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>590</v>
+        <v>385</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>591</v>
+        <v>613</v>
       </c>
       <c r="E245" s="3">
-        <v>7429.27</v>
+        <v>2740.07</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>592</v>
+        <v>614</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>593</v>
+        <v>397</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="E246" s="3">
-        <v>6092.94</v>
+        <v>106.35</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>595</v>
+        <v>616</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>415</v>
+        <v>617</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>443</v>
+        <v>618</v>
       </c>
       <c r="E247" s="3">
-        <v>938.74</v>
+        <v>3066.93</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>483</v>
+        <v>620</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="E248" s="3">
-        <v>1300.53</v>
+        <v>728.72</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="E249" s="3">
-        <v>2469.62</v>
+        <v>1672.71</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="E250" s="3">
-        <v>6515.31</v>
+        <v>872.96</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="E251" s="3">
-        <v>851.89</v>
+        <v>303.03</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>607</v>
+        <v>631</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>608</v>
+        <v>170</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>609</v>
+        <v>632</v>
       </c>
       <c r="E252" s="3">
-        <v>137.42</v>
+        <v>2007.33</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>611</v>
+        <v>634</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>612</v>
+        <v>635</v>
       </c>
       <c r="E253" s="3">
-        <v>3836.15</v>
+        <v>455.67</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>613</v>
+        <v>636</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>614</v>
+        <v>637</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>499</v>
+        <v>638</v>
       </c>
       <c r="E254" s="3">
-        <v>172.83</v>
+        <v>191.65</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>615</v>
+        <v>639</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
       <c r="E255" s="3">
-        <v>2940.55</v>
+        <v>988.71</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>618</v>
+        <v>641</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>616</v>
+        <v>642</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>619</v>
+        <v>643</v>
       </c>
       <c r="E256" s="3">
-        <v>219.91</v>
+        <v>1210.56</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>620</v>
+        <v>644</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>621</v>
+        <v>63</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="E257" s="3">
-        <v>1693.17</v>
+        <v>765.13</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>623</v>
+        <v>646</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="E258" s="3">
-        <v>4838.51</v>
+        <v>120.66</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="E259" s="3">
-        <v>867.75</v>
+        <v>1421.33</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
       <c r="E260" s="3">
-        <v>2874.68</v>
+        <v>595.2</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="E261" s="3">
-        <v>140.78</v>
+        <v>69.59</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>621</v>
+        <v>656</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
       <c r="E262" s="3">
-        <v>1693.09</v>
+        <v>69.59</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="E263" s="3">
-        <v>1878.33</v>
+        <v>477.39</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>608</v>
+        <v>660</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
       <c r="E264" s="3">
-        <v>356.67</v>
+        <v>9622.25</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>415</v>
+        <v>665</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="E265" s="3">
-        <v>2617.9</v>
+        <v>495.65</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>427</v>
+        <v>668</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>645</v>
+        <v>669</v>
       </c>
       <c r="E266" s="3">
-        <v>101.62</v>
+        <v>323.15</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="E267" s="3">
-        <v>2930.22</v>
+        <v>1296.44</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>649</v>
+        <v>673</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
       <c r="E268" s="3">
-        <v>696.23</v>
+        <v>2001.28</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>654</v>
+        <v>677</v>
       </c>
       <c r="E269" s="3">
-        <v>1598.15</v>
+        <v>619.04</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>655</v>
+        <v>678</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>656</v>
+        <v>679</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>657</v>
+        <v>680</v>
       </c>
       <c r="E270" s="3">
-        <v>834.04</v>
+        <v>6131.17</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>658</v>
+        <v>681</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>660</v>
+        <v>683</v>
       </c>
       <c r="E271" s="3">
-        <v>289.52</v>
+        <v>1139.2</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>186</v>
+        <v>685</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
       <c r="E272" s="3">
-        <v>1917.84</v>
+        <v>3032.11</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="E273" s="3">
-        <v>435.35</v>
+        <v>623.83</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>667</v>
+        <v>691</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>668</v>
+        <v>692</v>
       </c>
       <c r="E274" s="3">
-        <v>183.11</v>
+        <v>2282.63</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>669</v>
+        <v>693</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>667</v>
+        <v>694</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="E275" s="3">
-        <v>944.63</v>
+        <v>280.4</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>673</v>
+        <v>558</v>
       </c>
       <c r="E276" s="3">
-        <v>1156.59</v>
+        <v>688.26</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>674</v>
+        <v>698</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>80</v>
+        <v>699</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="E277" s="3">
-        <v>731.02</v>
+        <v>451.75</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
       <c r="E278" s="3">
-        <v>115.29</v>
+        <v>3751.5</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>679</v>
+        <v>704</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>680</v>
+        <v>705</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>681</v>
+        <v>706</v>
       </c>
       <c r="E279" s="3">
-        <v>1357.97</v>
+        <v>6820.84</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>683</v>
+        <v>629</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>684</v>
+        <v>708</v>
       </c>
       <c r="E280" s="3">
-        <v>568.67</v>
+        <v>329.1</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>685</v>
+        <v>709</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>687</v>
+        <v>711</v>
       </c>
       <c r="E281" s="3">
-        <v>66.49</v>
+        <v>1075.18</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>688</v>
+        <v>712</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>686</v>
+        <v>713</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>687</v>
+        <v>714</v>
       </c>
       <c r="E282" s="3">
-        <v>66.49</v>
+        <v>3117.73</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>689</v>
+        <v>715</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>690</v>
+        <v>634</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>691</v>
+        <v>716</v>
       </c>
       <c r="E283" s="3">
-        <v>456.12</v>
+        <v>540.28</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>692</v>
+        <v>717</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>693</v>
+        <v>558</v>
       </c>
       <c r="E284" s="3">
-        <v>9193.25</v>
+        <v>514.97</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>694</v>
+        <v>719</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>695</v>
+        <v>720</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>696</v>
+        <v>721</v>
       </c>
       <c r="E285" s="3">
-        <v>473.55</v>
+        <v>3940.71</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>697</v>
+        <v>722</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>699</v>
+        <v>724</v>
       </c>
       <c r="E286" s="3">
-        <v>308.74</v>
+        <v>6599.8</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>700</v>
+        <v>725</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>701</v>
+        <v>726</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>702</v>
+        <v>727</v>
       </c>
       <c r="E287" s="3">
-        <v>1238.64</v>
+        <v>3047.01</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>703</v>
+        <v>728</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>701</v>
+        <v>729</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>704</v>
+        <v>730</v>
       </c>
       <c r="E288" s="3">
-        <v>1912.06</v>
+        <v>3548.67</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>705</v>
+        <v>731</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>706</v>
+        <v>732</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>707</v>
+        <v>733</v>
       </c>
       <c r="E289" s="3">
-        <v>591.44</v>
+        <v>192.05</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>708</v>
+        <v>734</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="E290" s="3">
-        <v>5857.81</v>
+        <v>1687.38</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>713</v>
+        <v>739</v>
       </c>
       <c r="E291" s="3">
-        <v>1088.41</v>
+        <v>318.98</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>714</v>
+        <v>740</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>715</v>
+        <v>741</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
       <c r="E292" s="3">
-        <v>2896.94</v>
+        <v>15345.33</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>717</v>
+        <v>743</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>718</v>
+        <v>744</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
       <c r="E293" s="3">
-        <v>596.02</v>
+        <v>1161.9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
       <c r="E294" s="3">
-        <v>2180.85</v>
+        <v>57.49</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
       <c r="E295" s="3">
-        <v>267.9</v>
+        <v>1739.41</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>727</v>
+        <v>17</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>585</v>
+        <v>753</v>
       </c>
       <c r="E296" s="3">
-        <v>657.6</v>
+        <v>120.3</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="E297" s="3">
-        <v>431.62</v>
+        <v>8127.4</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
       <c r="E298" s="3">
-        <v>3584.24</v>
+        <v>316.36</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>736</v>
+        <v>761</v>
       </c>
       <c r="E299" s="3">
-        <v>6516.74</v>
+        <v>200.51</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>737</v>
+        <v>762</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>659</v>
+        <v>763</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>738</v>
+        <v>764</v>
       </c>
       <c r="E300" s="3">
-        <v>314.42</v>
+        <v>1998.88</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>740</v>
+        <v>766</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>741</v>
+        <v>767</v>
       </c>
       <c r="E301" s="3">
-        <v>1027.25</v>
+        <v>1704.63</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>742</v>
+        <v>768</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="E302" s="3">
-        <v>2978.74</v>
+        <v>560.66</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>745</v>
+        <v>771</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>747</v>
+        <v>773</v>
       </c>
       <c r="E303" s="3">
-        <v>1119.52</v>
+        <v>2676.66</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>748</v>
+        <v>774</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>746</v>
+        <v>775</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>749</v>
+        <v>776</v>
       </c>
       <c r="E304" s="3">
-        <v>1461.64</v>
+        <v>365.06</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>750</v>
+        <v>777</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>664</v>
+        <v>775</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>751</v>
+        <v>778</v>
       </c>
       <c r="E305" s="3">
-        <v>516.19</v>
+        <v>4684.73</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>585</v>
+        <v>781</v>
       </c>
       <c r="E306" s="3">
-        <v>492.01</v>
+        <v>1795.9</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
       <c r="E307" s="3">
-        <v>3765.02</v>
+        <v>897.76</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>759</v>
+        <v>787</v>
       </c>
       <c r="E308" s="3">
-        <v>6305.54</v>
+        <v>770.43</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>760</v>
+        <v>788</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>761</v>
+        <v>789</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>762</v>
+        <v>790</v>
       </c>
       <c r="E309" s="3">
-        <v>2911.16</v>
+        <v>4465.27</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>763</v>
+        <v>791</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>764</v>
+        <v>792</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>765</v>
+        <v>793</v>
       </c>
       <c r="E310" s="3">
-        <v>3390.46</v>
+        <v>4403.57</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
       <c r="E311" s="3">
-        <v>183.49</v>
+        <v>178.1</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>771</v>
+        <v>799</v>
       </c>
       <c r="E312" s="3">
-        <v>1612.16</v>
+        <v>1561.68</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="E313" s="3">
-        <v>304.76</v>
+        <v>4674.09</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>776</v>
+        <v>201</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>777</v>
+        <v>804</v>
       </c>
       <c r="E314" s="3">
-        <v>14661.14</v>
+        <v>831.8</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>779</v>
+        <v>806</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>780</v>
+        <v>807</v>
       </c>
       <c r="E315" s="3">
-        <v>1110.11</v>
+        <v>673.73</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>781</v>
+        <v>808</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>782</v>
+        <v>581</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>783</v>
+        <v>809</v>
       </c>
       <c r="E316" s="3">
-        <v>54.93</v>
+        <v>148.66</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>784</v>
+        <v>810</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>785</v>
+        <v>747</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>786</v>
+        <v>811</v>
       </c>
       <c r="E317" s="3">
-        <v>35.67</v>
+        <v>720.4</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>787</v>
+        <v>812</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>788</v>
+        <v>813</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>789</v>
+        <v>814</v>
       </c>
       <c r="E318" s="3">
-        <v>1661.86</v>
+        <v>233.03</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>17</v>
+        <v>813</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
       <c r="E319" s="3">
-        <v>114.94</v>
+        <v>233.03</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="E320" s="3">
-        <v>7765.04</v>
+        <v>233.03</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>795</v>
+        <v>817</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>797</v>
+        <v>818</v>
       </c>
       <c r="E321" s="3">
-        <v>302.25</v>
+        <v>871.95</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>782</v>
+        <v>820</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>799</v>
+        <v>821</v>
       </c>
       <c r="E322" s="3">
-        <v>191.58</v>
+        <v>360.83</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>801</v>
+        <v>697</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="E323" s="3">
-        <v>1909.77</v>
+        <v>1812.96</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="E324" s="3">
-        <v>1628.63</v>
+        <v>17370.71</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="E325" s="3">
-        <v>535.66</v>
+        <v>4445.65</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>809</v>
+        <v>830</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
       <c r="E326" s="3">
-        <v>2557.31</v>
+        <v>2777.19</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="E327" s="3">
-        <v>348.79</v>
+        <v>1970.15</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>813</v>
+        <v>837</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="E328" s="3">
-        <v>4475.86</v>
+        <v>2263.93</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>818</v>
+        <v>840</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>819</v>
+        <v>841</v>
       </c>
       <c r="E329" s="3">
-        <v>1715.84</v>
+        <v>2849.41</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>820</v>
+        <v>842</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>821</v>
+        <v>843</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="E330" s="3">
-        <v>857.73</v>
+        <v>788.11</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>824</v>
+        <v>846</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>825</v>
+        <v>847</v>
       </c>
       <c r="E331" s="3">
-        <v>736.08</v>
+        <v>1074.53</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>826</v>
+        <v>848</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="E332" s="3">
-        <v>4266.19</v>
+        <v>103.07</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>830</v>
+        <v>744</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="E333" s="3">
-        <v>4207.23</v>
+        <v>9632.79</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="E334" s="3">
-        <v>170.16</v>
+        <v>5918.38</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>835</v>
+        <v>856</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>836</v>
+        <v>857</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="E335" s="3">
-        <v>1492.05</v>
+        <v>675.29</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>838</v>
+        <v>859</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="E336" s="3">
-        <v>4465.71</v>
+        <v>777.55</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>217</v>
+        <v>863</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
       <c r="E337" s="3">
-        <v>794.72</v>
+        <v>193.51</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>843</v>
+        <v>865</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>845</v>
+        <v>867</v>
       </c>
       <c r="E338" s="3">
-        <v>643.69</v>
+        <v>730.02</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>847</v>
+        <v>869</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>848</v>
+        <v>870</v>
       </c>
       <c r="E339" s="3">
-        <v>982.42</v>
+        <v>3288.55</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>849</v>
+        <v>871</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>608</v>
+        <v>872</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="E340" s="3">
-        <v>142.03</v>
+        <v>1221.78</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>782</v>
+        <v>875</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>852</v>
+        <v>876</v>
       </c>
       <c r="E341" s="3">
-        <v>688.29</v>
+        <v>645.99</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>853</v>
+        <v>877</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>854</v>
+        <v>878</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
       <c r="E342" s="3">
-        <v>222.64</v>
+        <v>583.73</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>856</v>
+        <v>880</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>854</v>
+        <v>881</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>855</v>
+        <v>882</v>
       </c>
       <c r="E343" s="3">
-        <v>222.64</v>
+        <v>1187.39</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>857</v>
+        <v>883</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>854</v>
+        <v>884</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>855</v>
+        <v>885</v>
       </c>
       <c r="E344" s="3">
-        <v>222.64</v>
+        <v>2394.25</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>858</v>
+        <v>886</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>818</v>
+        <v>656</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>859</v>
+        <v>887</v>
       </c>
       <c r="E345" s="3">
-        <v>833.08</v>
+        <v>1806.93</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>860</v>
+        <v>888</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>861</v>
+        <v>679</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>862</v>
+        <v>889</v>
       </c>
       <c r="E346" s="3">
-        <v>816</v>
+        <v>2682.8</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>863</v>
+        <v>890</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>864</v>
+        <v>891</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>865</v>
+        <v>892</v>
       </c>
       <c r="E347" s="3">
-        <v>344.75</v>
+        <v>165.99</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>866</v>
+        <v>893</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>727</v>
+        <v>894</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>867</v>
+        <v>895</v>
       </c>
       <c r="E348" s="3">
-        <v>1732.14</v>
+        <v>50.61</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>868</v>
+        <v>896</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>869</v>
+        <v>897</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>870</v>
+        <v>898</v>
       </c>
       <c r="E349" s="3">
-        <v>16596.23</v>
+        <v>5337.08</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>871</v>
+        <v>899</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>873</v>
+        <v>901</v>
       </c>
       <c r="E350" s="3">
-        <v>4247.43</v>
+        <v>534.35</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>874</v>
+        <v>902</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>876</v>
+        <v>904</v>
       </c>
       <c r="E351" s="3">
-        <v>1882.32</v>
+        <v>78.49</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>877</v>
+        <v>905</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>879</v>
+        <v>907</v>
       </c>
       <c r="E352" s="3">
-        <v>2163</v>
+        <v>326.47</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>880</v>
+        <v>908</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>881</v>
+        <v>63</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>882</v>
+        <v>909</v>
       </c>
       <c r="E353" s="3">
-        <v>2722.37</v>
+        <v>1501.58</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>883</v>
+        <v>910</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>327</v>
+        <v>911</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>884</v>
+        <v>912</v>
       </c>
       <c r="E354" s="3">
-        <v>418.45</v>
+        <v>16.18</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>885</v>
+        <v>913</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>886</v>
+        <v>914</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>887</v>
+        <v>915</v>
       </c>
       <c r="E355" s="3">
-        <v>752.98</v>
+        <v>1960.77</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>888</v>
+        <v>916</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>889</v>
+        <v>917</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>890</v>
+        <v>918</v>
       </c>
       <c r="E356" s="3">
-        <v>1026.63</v>
+        <v>376.09</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>891</v>
+        <v>919</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>892</v>
+        <v>920</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>893</v>
+        <v>921</v>
       </c>
       <c r="E357" s="3">
-        <v>98.48</v>
+        <v>1174.34</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>779</v>
+        <v>923</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>895</v>
+        <v>924</v>
       </c>
       <c r="E358" s="3">
-        <v>9203.31</v>
+        <v>664.15</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>10</v>
-[...498 lines deleted...]
-      <c r="F383" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -11322,57 +10683,32 @@
     <hyperlink ref="F334" r:id="rId334"/>
     <hyperlink ref="F335" r:id="rId335"/>
     <hyperlink ref="F336" r:id="rId336"/>
     <hyperlink ref="F337" r:id="rId337"/>
     <hyperlink ref="F338" r:id="rId338"/>
     <hyperlink ref="F339" r:id="rId339"/>
     <hyperlink ref="F340" r:id="rId340"/>
     <hyperlink ref="F341" r:id="rId341"/>
     <hyperlink ref="F342" r:id="rId342"/>
     <hyperlink ref="F343" r:id="rId343"/>
     <hyperlink ref="F344" r:id="rId344"/>
     <hyperlink ref="F345" r:id="rId345"/>
     <hyperlink ref="F346" r:id="rId346"/>
     <hyperlink ref="F347" r:id="rId347"/>
     <hyperlink ref="F348" r:id="rId348"/>
     <hyperlink ref="F349" r:id="rId349"/>
     <hyperlink ref="F350" r:id="rId350"/>
     <hyperlink ref="F351" r:id="rId351"/>
     <hyperlink ref="F352" r:id="rId352"/>
     <hyperlink ref="F353" r:id="rId353"/>
     <hyperlink ref="F354" r:id="rId354"/>
     <hyperlink ref="F355" r:id="rId355"/>
     <hyperlink ref="F356" r:id="rId356"/>
     <hyperlink ref="F357" r:id="rId357"/>
     <hyperlink ref="F358" r:id="rId358"/>
-    <hyperlink ref="F359" r:id="rId359"/>
-[...23 lines deleted...]
-    <hyperlink ref="F383" r:id="rId383"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>