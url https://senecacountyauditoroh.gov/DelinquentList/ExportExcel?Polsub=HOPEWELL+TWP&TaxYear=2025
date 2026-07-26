--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,146 +5,106 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>F20-00-030220-00-00</t>
   </si>
   <si>
     <t>LANG JOSHUA A</t>
   </si>
   <si>
     <t>HOPEWELL-LOUDON LSD</t>
   </si>
   <si>
     <t xml:space="preserve">5886 W POPLAR ST  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>F20-00-030300-01-00</t>
   </si>
   <si>
     <t>BELL STEPHEN P</t>
   </si>
   <si>
     <t xml:space="preserve">2346 W CR 26  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>F20-00-030348-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>F20-00-030472-00-00</t>
   </si>
   <si>
     <t>GOSHE RICKIE N</t>
   </si>
   <si>
     <t xml:space="preserve">6310 W TIFFIN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>F20-00-030536-00-00</t>
-[...28 lines deleted...]
-  <si>
     <t>F20-00-031068-01-00</t>
   </si>
   <si>
     <t>SMIDUTZ CAROL E &amp; GARY D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">1092 N SR 635  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-031334-04-00</t>
   </si>
   <si>
     <t>TORRES LISET</t>
   </si>
   <si>
     <t xml:space="preserve">2095 S TIMBER CREEK DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-031408-00-00</t>
   </si>
   <si>
     <t>MCGEE THOMAS M</t>
   </si>
@@ -161,257 +121,164 @@
   <si>
     <t xml:space="preserve">782 S TR 110  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-031516-00-00</t>
   </si>
   <si>
     <t>BABCOCK MICHAEL ERIC</t>
   </si>
   <si>
     <t xml:space="preserve">4416 W TR 112  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-031572-02-00</t>
   </si>
   <si>
     <t>BARRICK ADAM C &amp; JESSICA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 11  
 </t>
   </si>
   <si>
-    <t>F20-00-031972-03-01</t>
-[...8 lines deleted...]
-  <si>
     <t>F20-00-031976-00-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t xml:space="preserve">S SR 53  
 </t>
   </si>
   <si>
-    <t>F20-00-032360-02-00</t>
-[...4 lines deleted...]
-  <si>
     <t>F20-00-032608-02-00</t>
   </si>
   <si>
     <t>HULSE CHRISTIN N</t>
   </si>
   <si>
     <t xml:space="preserve">547 N TR 129  
 TIFFIN OH 44883</t>
-  </si>
-[...11 lines deleted...]
-</t>
   </si>
   <si>
     <t>F20-00-033368-02-00</t>
   </si>
   <si>
     <t>LEY JEREMY J TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">2178 W TR 18  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-033544-00-00</t>
   </si>
   <si>
     <t>MILLER HARRY R JR &amp; MELANIE A JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">5909 W POPLAR ST  
 BASCOM OH 44809</t>
   </si>
   <si>
-    <t>F20-00-033856-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>F20-00-033964-01-00</t>
   </si>
   <si>
     <t>ZOELLER CORWIN T</t>
   </si>
   <si>
     <t xml:space="preserve">4032 W US 224  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-934054-00-00</t>
   </si>
   <si>
     <t>ROVER PIPELINE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>F21-00-934452-00-00</t>
   </si>
   <si>
     <t>NEW RIEGEL LSD</t>
   </si>
   <si>
-    <t>F22-00-034884-00-00</t>
-[...11 lines deleted...]
-  <si>
     <t>F23-00-035320-00-00</t>
   </si>
   <si>
     <t>ADAMS TANDY BERT</t>
   </si>
   <si>
     <t>TIFFIN CSD</t>
   </si>
   <si>
     <t xml:space="preserve">923 S BON AIR AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>F23-00-035576-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>F23-00-035744-00-00</t>
   </si>
   <si>
     <t>ADAMS DOYLE SHARLENE &amp; CHARLES D ADAMS ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">910 S BON AIR AVE  
 TIFFIN OH 44883</t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t>F23-00-036160-00-00</t>
   </si>
   <si>
     <t>WOLF ANGELA &amp; FREDERICK JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">1205 S CENTRAL AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F23-00-036748-00-00</t>
   </si>
   <si>
     <t>ESTEP WILLIAM A II &amp; CARLA M JORDAN</t>
   </si>
   <si>
     <t xml:space="preserve">S BON AIR AVE  
 </t>
   </si>
   <si>
     <t>F23-00-036752-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">1136 S BON AIR AVE  
 TIFFIN OH 44883</t>
-  </si>
-[...22 lines deleted...]
-</t>
   </si>
   <si>
     <t>F23-00-037396-00-00</t>
   </si>
   <si>
     <t>WHITMER BENJAMIN</t>
   </si>
   <si>
     <t xml:space="preserve">1658 W TR 198  
 TIFFIN OH 44883</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -434,70 +301,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F38" headerRowCount="1">
-  <autoFilter ref="A1:F38"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F23" headerRowCount="1">
+  <autoFilter ref="A1:F23"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10602&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11393&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11393&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.358844757080078" customWidth="1"/>
     <col min="2" max="2" width="48.02048110961914" customWidth="1"/>
     <col min="3" max="3" width="23.39120864868164" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -541,757 +408,442 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>557.84</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>49.67</v>
+        <v>2667.63</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>2667.63</v>
+        <v>557.89</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>11590.32</v>
+        <v>110.33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1227.58</v>
+        <v>2052.71</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>2720.67</v>
+        <v>453</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>557.89</v>
+        <v>887.46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>110.33</v>
+        <v>1274.84</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>2052.71</v>
+        <v>359.16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>753</v>
+        <v>1154.7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>887.46</v>
+        <v>1981.56</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>1274.84</v>
+        <v>700.3</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>44.05</v>
+        <v>1803.02</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>359.16</v>
+        <v>8086233.94</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E17" s="3">
-        <v>500.66</v>
+        <v>742397.15</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>1154.7</v>
+        <v>1796.48</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>5.14</v>
+        <v>1542.74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>3.5</v>
+        <v>580.6</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>4481.56</v>
+        <v>279.29</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>1300.3</v>
+        <v>2629.35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E23" s="3">
-        <v>492.62</v>
+        <v>3439.15</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>10</v>
-[...298 lines deleted...]
-      <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
-    <hyperlink ref="F24" r:id="rId24"/>
-[...13 lines deleted...]
-    <hyperlink ref="F38" r:id="rId38"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>