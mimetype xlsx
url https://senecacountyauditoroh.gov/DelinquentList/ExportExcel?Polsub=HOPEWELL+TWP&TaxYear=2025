--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>F20-00-030220-00-00</t>
   </si>
   <si>
     <t>LANG JOSHUA A</t>
   </si>
   <si>
@@ -129,70 +129,50 @@
     <t>BABCOCK MICHAEL ERIC</t>
   </si>
   <si>
     <t xml:space="preserve">4416 W TR 112  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-031572-02-00</t>
   </si>
   <si>
     <t>BARRICK ADAM C &amp; JESSICA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 11  
 </t>
   </si>
   <si>
     <t>F20-00-031976-00-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t xml:space="preserve">S SR 53  
 </t>
-  </si>
-[...18 lines deleted...]
-TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-033544-00-00</t>
   </si>
   <si>
     <t>MILLER HARRY R JR &amp; MELANIE A JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">5909 W POPLAR ST  
 BASCOM OH 44809</t>
   </si>
   <si>
     <t>F20-00-033964-01-00</t>
   </si>
   <si>
     <t>ZOELLER CORWIN T</t>
   </si>
   <si>
     <t xml:space="preserve">4032 W US 224  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>F20-00-934054-00-00</t>
   </si>
   <si>
@@ -301,549 +281,507 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F23" headerRowCount="1">
-  <autoFilter ref="A1:F23"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F21" headerRowCount="1">
+  <autoFilter ref="A1:F21"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10042&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11393&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=9812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=11393&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.358844757080078" customWidth="1"/>
     <col min="2" max="2" width="48.02048110961914" customWidth="1"/>
     <col min="3" max="3" width="23.39120864868164" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>163.85</v>
+        <v>171.5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>557.84</v>
+        <v>583.87</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>2667.63</v>
+        <v>2792.12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>557.89</v>
+        <v>583.93</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>110.33</v>
+        <v>115.48</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>2052.71</v>
+        <v>2148.5</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>453</v>
+        <v>474.14</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>887.46</v>
+        <v>928.88</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>1274.84</v>
+        <v>1334.33</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>359.16</v>
+        <v>375.92</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>1154.7</v>
+        <v>579.48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>1981.56</v>
+        <v>1887.16</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>700.3</v>
+        <v>8463594.23</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E15" s="3">
-        <v>1803.02</v>
+        <v>777042.58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>8086233.94</v>
+        <v>1880.31</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>742397.15</v>
+        <v>1614.74</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>1796.48</v>
+        <v>607.69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>1542.74</v>
+        <v>292.32</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>580.6</v>
+        <v>2752.06</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>279.29</v>
+        <v>3599.64</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
-    <hyperlink ref="F22" r:id="rId22"/>
-    <hyperlink ref="F23" r:id="rId23"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>