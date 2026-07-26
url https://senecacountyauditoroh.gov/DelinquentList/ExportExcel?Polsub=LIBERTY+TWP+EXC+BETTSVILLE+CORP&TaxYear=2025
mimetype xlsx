--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>H27-00-044200-00-00</t>
   </si>
   <si>
     <t>BRICKNER THOMAS W</t>
   </si>
   <si>
@@ -64,107 +64,70 @@
   </si>
   <si>
     <t>H28-00-044632-00-00</t>
   </si>
   <si>
     <t>CESSNA DARL R &amp; BRANDY M JT SUR</t>
   </si>
   <si>
     <t>LAKOTA LSD (SANDUSKY CO.)</t>
   </si>
   <si>
     <t xml:space="preserve">5929 W ASH ST  
 KANSAS OH 44841</t>
   </si>
   <si>
     <t>H28-00-044816-00-00</t>
   </si>
   <si>
     <t>STEVENSON RONALD D &amp; TRACY J</t>
   </si>
   <si>
     <t xml:space="preserve">5874 W ASH ST  
 KANSAS OH 44841</t>
   </si>
   <si>
-    <t>H28-00-044988-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H28-00-045288-00-00</t>
   </si>
   <si>
     <t>OWENS EUGENE &amp; DEA JO JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">6017 MAIN ST  
 </t>
   </si>
   <si>
-    <t>H28-00-045600-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>H28-00-045628-00-00</t>
   </si>
   <si>
     <t>HAUBERT WALTER J</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 62  
 </t>
   </si>
   <si>
-    <t>H28-00-045808-02-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H28-00-045908-03-00</t>
   </si>
   <si>
     <t>THOMAS MARK J</t>
   </si>
   <si>
     <t xml:space="preserve">5849 N SR 635  
 </t>
   </si>
   <si>
     <t>H28-00-045937-00-00</t>
   </si>
   <si>
     <t>H28-00-045940-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 62  
 KANSAS OH 44841</t>
   </si>
   <si>
     <t>H26-00-042412-00-00</t>
   </si>
   <si>
     <t>BROSKI EDWARD A III</t>
   </si>
@@ -194,58 +157,58 @@
   <si>
     <t xml:space="preserve">W CR 61  
 </t>
   </si>
   <si>
     <t>H26-00-042812-00-00</t>
   </si>
   <si>
     <t>SMITH TRENT W</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 1166  
 </t>
   </si>
   <si>
     <t>H26-00-042916-00-00</t>
   </si>
   <si>
     <t>PRENZLIN ROBERT PAUL E &amp; ABBIE LAYNE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8147 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-042936-00-00</t>
-[...6 lines deleted...]
-TIFFIN OH 44883</t>
+    <t>H26-00-042972-01-00</t>
+  </si>
+  <si>
+    <t>SCHADE DAVID A &amp; VICKI L JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4000 W CR 62  
+BURGOON OH 43407</t>
   </si>
   <si>
     <t>H26-00-043044-00-00</t>
   </si>
   <si>
     <t>HEILMAN SHERRILL K &amp; COURTNEY KAY DAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4015 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043072-02-00</t>
   </si>
   <si>
     <t>GERHARDSTEIN DUSTIN RAY</t>
   </si>
   <si>
     <t xml:space="preserve">8435 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043184-00-00</t>
   </si>
   <si>
@@ -261,154 +224,104 @@
   <si>
     <t xml:space="preserve">W CR 592  
 </t>
   </si>
   <si>
     <t>H26-00-043252-02-00</t>
   </si>
   <si>
     <t>REID RONALD J &amp; JANET S</t>
   </si>
   <si>
     <t xml:space="preserve">W TR 156  
 </t>
   </si>
   <si>
     <t>H26-00-043264-00-00</t>
   </si>
   <si>
     <t>FURRY KARLA M</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 69  
 </t>
   </si>
   <si>
-    <t>H26-00-043484-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043564-00-00</t>
   </si>
   <si>
     <t>BROSKI NICOLE &amp; EDWARD JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8065 N CR 31  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">3650 W TR 158  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043636-00-00</t>
   </si>
   <si>
     <t>BROWN DENISE NADINE</t>
   </si>
   <si>
     <t xml:space="preserve">3928 W TR 36  
 KANSAS OH 44841</t>
   </si>
   <si>
     <t>H26-00-043664-00-00</t>
   </si>
   <si>
     <t>HARRISON SHANE A</t>
   </si>
   <si>
     <t xml:space="preserve">8035 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043668-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 31  
 </t>
   </si>
   <si>
     <t>H29-00-046520-00-00</t>
   </si>
   <si>
     <t>POOL DAVID L &amp; LISA M MILLER</t>
   </si>
   <si>
     <t xml:space="preserve">2431 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H29-00-046540-02-00</t>
   </si>
   <si>
     <t>NAUGLE DANIEL A</t>
   </si>
   <si>
     <t xml:space="preserve">4125 N CR 31  
-TIFFIN OH 44883</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">N TR 71  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H29-00-046912-01-00</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN</t>
   </si>
   <si>
     <t xml:space="preserve">2676 W CR 592  
 TIFFIN OH 44883</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -432,70 +345,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F37" headerRowCount="1">
-  <autoFilter ref="A1:F37"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F28" headerRowCount="1">
+  <autoFilter ref="A1:F28"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.711803436279297" customWidth="1"/>
     <col min="2" max="2" width="48.72332763671875" customWidth="1"/>
     <col min="3" max="3" width="27.056854248046875" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -539,736 +452,547 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="3">
         <v>668.05</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="3">
-        <v>3621.77</v>
+        <v>1621.77</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3">
-        <v>2234.42</v>
+        <v>212.94</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="3">
-        <v>212.94</v>
+        <v>235.09</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="3">
-        <v>676.98</v>
+        <v>1008.84</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E8" s="3">
-        <v>29.79</v>
+        <v>175.3</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>235.09</v>
+        <v>1583.18</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>4338.06</v>
+        <v>741.3</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>1008.84</v>
+        <v>1134.07</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>175.3</v>
+        <v>1.41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>1583.18</v>
+        <v>108.42</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>741.3</v>
+        <v>2359.42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>1134.07</v>
+        <v>303.84</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>1.41</v>
+        <v>4601.08</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>108.42</v>
+        <v>264.89</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>2359.42</v>
+        <v>2234.48</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>1263.01</v>
+        <v>8577.52</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>4601.08</v>
+        <v>2981.57</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>764.89</v>
+        <v>3022.61</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>2234.48</v>
+        <v>321.69</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" s="3">
-        <v>8577.52</v>
+        <v>18</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" s="3">
-        <v>2981.57</v>
+        <v>930.69</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>3022.61</v>
+        <v>196.02</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>7595.37</v>
+        <v>4188.03</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>321.69</v>
+        <v>1929.06</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>0.23</v>
+        <v>1519.16</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
-    <hyperlink ref="F29" r:id="rId29"/>
-[...7 lines deleted...]
-    <hyperlink ref="F37" r:id="rId37"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>