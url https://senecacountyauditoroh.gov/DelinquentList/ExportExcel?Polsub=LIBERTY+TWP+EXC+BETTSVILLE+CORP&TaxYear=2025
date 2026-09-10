--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>H27-00-044200-00-00</t>
   </si>
   <si>
     <t>BRICKNER THOMAS W</t>
   </si>
   <si>
@@ -157,135 +157,105 @@
   <si>
     <t xml:space="preserve">W CR 61  
 </t>
   </si>
   <si>
     <t>H26-00-042812-00-00</t>
   </si>
   <si>
     <t>SMITH TRENT W</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 1166  
 </t>
   </si>
   <si>
     <t>H26-00-042916-00-00</t>
   </si>
   <si>
     <t>PRENZLIN ROBERT PAUL E &amp; ABBIE LAYNE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8147 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-042972-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043044-00-00</t>
   </si>
   <si>
     <t>HEILMAN SHERRILL K &amp; COURTNEY KAY DAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4015 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043072-02-00</t>
   </si>
   <si>
     <t>GERHARDSTEIN DUSTIN RAY</t>
   </si>
   <si>
     <t xml:space="preserve">8435 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043184-00-00</t>
   </si>
   <si>
     <t>MONTGOMERY JAMES &amp; ELLIE M DEWEESE</t>
   </si>
   <si>
     <t xml:space="preserve">2802 W TR 170  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043224-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 592  
 </t>
   </si>
   <si>
-    <t>H26-00-043252-02-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043264-00-00</t>
   </si>
   <si>
     <t>FURRY KARLA M</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 69  
 </t>
   </si>
   <si>
     <t>H26-00-043564-00-00</t>
   </si>
   <si>
     <t>BROSKI NICOLE &amp; EDWARD JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8065 N CR 31  
 TIFFIN OH 44883</t>
-  </si>
-[...8 lines deleted...]
-KANSAS OH 44841</t>
   </si>
   <si>
     <t>H26-00-043664-00-00</t>
   </si>
   <si>
     <t>HARRISON SHANE A</t>
   </si>
   <si>
     <t xml:space="preserve">8035 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043668-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 31  
 </t>
   </si>
   <si>
     <t>H29-00-046520-00-00</t>
   </si>
   <si>
     <t>POOL DAVID L &amp; LISA M MILLER</t>
   </si>
   <si>
@@ -345,654 +315,591 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F28" headerRowCount="1">
-  <autoFilter ref="A1:F28"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F25" headerRowCount="1">
+  <autoFilter ref="A1:F25"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.711803436279297" customWidth="1"/>
     <col min="2" max="2" width="48.72332763671875" customWidth="1"/>
     <col min="3" max="3" width="27.056854248046875" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>430.44</v>
+        <v>450.53</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="3">
-        <v>668.05</v>
+        <v>699.23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="3">
-        <v>1621.77</v>
+        <v>1697.46</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="3">
-        <v>212.94</v>
+        <v>222.88</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="3">
-        <v>235.09</v>
+        <v>246.06</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="3">
-        <v>1008.84</v>
+        <v>55.92</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="3">
-        <v>175.3</v>
+        <v>183.48</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
-        <v>1583.18</v>
+        <v>1657.06</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>741.3</v>
+        <v>775.88</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>1134.07</v>
+        <v>1186.99</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>1.41</v>
+        <v>1.48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>108.42</v>
+        <v>113.48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>2359.42</v>
+        <v>2469.53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>303.84</v>
+        <v>4815.8</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>4601.08</v>
+        <v>277.25</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>264.89</v>
+        <v>2338.75</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>2234.48</v>
+        <v>8977.81</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>8577.52</v>
+        <v>663.67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>2981.57</v>
+        <v>336.71</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>3022.61</v>
+        <v>974.12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>321.69</v>
+        <v>205.17</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>18</v>
+        <v>4383.47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>930.69</v>
+        <v>2019.08</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>196.02</v>
+        <v>1590.05</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>10</v>
-[...58 lines deleted...]
-      <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
-    <hyperlink ref="F26" r:id="rId26"/>
-[...1 lines deleted...]
-    <hyperlink ref="F28" r:id="rId28"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>