--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>I33-00-050660-06-00</t>
   </si>
   <si>
     <t>BRANDEBERRY DAVID W</t>
   </si>
   <si>
@@ -78,96 +78,66 @@
   <si>
     <t xml:space="preserve">1405 N TR 21  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050748-00-00</t>
   </si>
   <si>
     <t>JARRETT EVERETT</t>
   </si>
   <si>
     <t xml:space="preserve">1173 N TR 20  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-050752-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
   <si>
     <t>I33-00-050756-00-00</t>
   </si>
   <si>
-    <t>I33-00-050788-00-00</t>
-[...26 lines deleted...]
-    <t>I33-00-050884-00-00</t>
+    <t>I33-00-050976-00-00</t>
+  </si>
+  <si>
+    <t>NAUTH SPENCER &amp; ALEXIS CORNETT JT SUR</t>
+  </si>
+  <si>
+    <t>I33-00-050984-00-00</t>
+  </si>
+  <si>
+    <t>BUTLER BRYAN E</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 21  
 </t>
   </si>
   <si>
-    <t>I33-00-050976-00-00</t>
-[...10 lines deleted...]
-  <si>
     <t>I33-00-051836-00-00</t>
   </si>
   <si>
     <t>MARTIN FANNIE R</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-051840-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">12601 W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051844-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051932-00-00</t>
@@ -260,83 +230,63 @@
   <si>
     <t>I33-00-052140-00-00</t>
   </si>
   <si>
     <t>I33-00-052144-00-00</t>
   </si>
   <si>
     <t>I33-00-052148-00-00</t>
   </si>
   <si>
     <t>I33-00-052152-00-00</t>
   </si>
   <si>
     <t>I33-00-052156-00-00</t>
   </si>
   <si>
     <t>I33-00-052164-00-00</t>
   </si>
   <si>
     <t>I33-00-052172-00-00</t>
   </si>
   <si>
     <t>I33-00-052180-00-00</t>
   </si>
   <si>
-    <t>I33-00-052216-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-052900-00-00</t>
   </si>
   <si>
     <t>VOGEL AMANDA N</t>
   </si>
   <si>
     <t>HOPEWELL-LOUDON LSD</t>
   </si>
   <si>
     <t xml:space="preserve">324 N SR 587  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>I34-00-052972-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-053596-01-00</t>
   </si>
   <si>
     <t>LIVESAY LAURIE L &amp; JAMES E PAINTER JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">9350 W CR 60  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-053596-03-00</t>
   </si>
   <si>
     <t>KLINE JACOB A &amp; JESSICA L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 60  
 </t>
   </si>
   <si>
     <t>I34-00-053792-00-00</t>
   </si>
   <si>
     <t>MAJOR LANDON E</t>
   </si>
@@ -390,173 +340,123 @@
   <si>
     <t xml:space="preserve">9569 W SR 18  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-054820-02-00</t>
   </si>
   <si>
     <t>PACHLHOFER ROBB J</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 87  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-054840-01-00</t>
   </si>
   <si>
     <t>GATCHELL BRENDA J</t>
   </si>
   <si>
     <t xml:space="preserve">W TR 112  
 </t>
   </si>
   <si>
-    <t>I34-00-054988-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-055116-00-00</t>
   </si>
   <si>
     <t>TAYLOR PAMELA S LIFE EST &amp; ANTHONY S TAYLOR</t>
   </si>
   <si>
     <t xml:space="preserve">11865 W TR 112  
 </t>
   </si>
   <si>
     <t>I34-00-055120-00-00</t>
   </si>
   <si>
-    <t>I34-00-055348-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-055380-00-00</t>
   </si>
   <si>
     <t>KEAR ANDREW R</t>
   </si>
   <si>
     <t xml:space="preserve">11101 W SR 18  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-055596-01-00</t>
   </si>
   <si>
     <t>DELAROSA DARLENE</t>
   </si>
   <si>
     <t xml:space="preserve">2221 N TR 43  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>I34-00-055604-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-055684-03-00</t>
   </si>
   <si>
     <t>COOK DAVID L &amp; KELLIE K</t>
   </si>
   <si>
     <t xml:space="preserve">W SR 18  
 </t>
   </si>
   <si>
     <t>I34-00-955804-00-00</t>
   </si>
   <si>
     <t>ROVER PIPELINE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
-    <t>I35-00-056248-03-00</t>
-[...2 lines deleted...]
-    <t>POWELL DENISE A</t>
+    <t>I35-00-056252-02-00</t>
+  </si>
+  <si>
+    <t>GOCKERMAN JAMES W &amp; BETTY L JT SUR</t>
   </si>
   <si>
     <t>NEW RIEGEL LSD</t>
-  </si>
-[...8 lines deleted...]
-    <t>GOCKERMAN JAMES W &amp; BETTY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">SR 587  
 </t>
   </si>
   <si>
     <t>I35-00-056326-00-00</t>
   </si>
   <si>
     <t>PECK ANTHONY J &amp; MARY E JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">10751 W US 224  
-ALVADA OH 44802</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">10595 W US RT 224  
 ALVADA OH 44802</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -570,70 +470,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F71" headerRowCount="1">
-  <autoFilter ref="A1:F71"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F60" headerRowCount="1">
+  <autoFilter ref="A1:F60"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14928&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16522&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16515&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F71"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.910741806030273" customWidth="1"/>
     <col min="2" max="2" width="45.4188232421875" customWidth="1"/>
     <col min="3" max="3" width="23.39120864868164" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="13.9708251953125" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -697,51 +597,51 @@
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
         <v>83.75</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>12049.21</v>
+        <v>10737.21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
         <v>1071.97</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -754,1316 +654,1096 @@
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="3">
         <v>1443.57</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E8" s="3">
-        <v>1649.2</v>
+        <v>191.52</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="3">
-        <v>13.44</v>
+        <v>48.18</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>2196.45</v>
+        <v>263.32</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="3">
-        <v>303.01</v>
+        <v>4203.22</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>191.52</v>
+        <v>199.55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E13" s="3">
-        <v>48.18</v>
+        <v>300.88</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" s="3">
-        <v>263.32</v>
+        <v>300.88</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E15" s="3">
-        <v>4203.22</v>
+        <v>300.88</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E16" s="3">
-        <v>199.55</v>
+        <v>300.88</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E17" s="3">
         <v>300.88</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E18" s="3">
         <v>300.88</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E19" s="3">
         <v>300.88</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E20" s="3">
         <v>300.88</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E21" s="3">
         <v>300.88</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E22" s="3">
         <v>300.88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E23" s="3">
         <v>300.88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E24" s="3">
         <v>300.88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E25" s="3">
-        <v>300.88</v>
+        <v>2513.18</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E26" s="3">
         <v>300.88</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E27" s="3">
-        <v>300.88</v>
+        <v>295.58</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E28" s="3">
         <v>300.88</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="E29" s="3">
-        <v>2513.18</v>
+        <v>843.79</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E30" s="3">
-        <v>300.88</v>
+        <v>901.44</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E31" s="3">
-        <v>295.58</v>
+        <v>114.07</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E32" s="3">
-        <v>300.88</v>
+        <v>132.87</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="E33" s="3">
-        <v>843.79</v>
+        <v>243.42</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E34" s="3">
-        <v>901.44</v>
+        <v>218.87</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E35" s="3">
-        <v>114.07</v>
+        <v>1002.37</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E36" s="3">
-        <v>132.87</v>
+        <v>1002.37</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E37" s="3">
-        <v>243.42</v>
+        <v>1002.37</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E38" s="3">
-        <v>218.87</v>
+        <v>1002.37</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E39" s="3">
         <v>1002.37</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E40" s="3">
-        <v>1002.37</v>
+        <v>1176.97</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="E41" s="3">
-        <v>1002.37</v>
+        <v>941.3</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E42" s="3">
-        <v>1002.37</v>
+        <v>3495.52</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="3">
-        <v>1002.37</v>
+        <v>3114.78</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="E44" s="3">
-        <v>1176.97</v>
+        <v>163.59</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="E45" s="3">
-        <v>941.3</v>
+        <v>3142.49</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E46" s="3">
-        <v>861.12</v>
+        <v>1252.55</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E47" s="3">
-        <v>3751.87</v>
+        <v>2610.29</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E48" s="3">
-        <v>23934.17</v>
+        <v>1440.78</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E49" s="3">
-        <v>3114.78</v>
+        <v>2258.61</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E50" s="3">
-        <v>163.59</v>
+        <v>1613.65</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E51" s="3">
-        <v>5360.18</v>
+        <v>696.89</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E52" s="3">
-        <v>1252.55</v>
+        <v>85.41</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E53" s="3">
-        <v>2610.29</v>
+        <v>1196.33</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E54" s="3">
-        <v>1440.78</v>
+        <v>193.91</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E55" s="3">
-        <v>2258.61</v>
+        <v>3608.15</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E56" s="3">
-        <v>1613.65</v>
+        <v>7180.85</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E57" s="3">
-        <v>12275.5</v>
+        <v>1191.42</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E58" s="3">
-        <v>85.41</v>
+        <v>16042184.68</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E59" s="3">
-        <v>307.68</v>
+        <v>16.87</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E60" s="3">
-        <v>1196.33</v>
+        <v>734.71</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>10</v>
-[...218 lines deleted...]
-      <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2084,43 +1764,32 @@
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
-    <hyperlink ref="F61" r:id="rId61"/>
-[...9 lines deleted...]
-    <hyperlink ref="F71" r:id="rId71"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>