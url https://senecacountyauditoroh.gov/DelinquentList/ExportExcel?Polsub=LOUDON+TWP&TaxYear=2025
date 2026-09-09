--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>I33-00-050660-06-00</t>
   </si>
   <si>
     <t>BRANDEBERRY DAVID W</t>
   </si>
   <si>
@@ -118,112 +118,60 @@
   <si>
     <t>I33-00-051836-00-00</t>
   </si>
   <si>
     <t>MARTIN FANNIE R</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-051840-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">12601 W WAGNER ST  
 </t>
   </si>
   <si>
     <t>I33-00-051844-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W WAGNER ST  
 </t>
   </si>
   <si>
-    <t>I33-00-051932-00-00</t>
-[...41 lines deleted...]
-  <si>
     <t>I33-00-052052-00-00</t>
   </si>
   <si>
     <t>LAYTON MELINDA S &amp; THOMAS J LAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">12434 W WAGNER ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>I33-00-052056-00-00</t>
-[...7 lines deleted...]
-  <si>
     <t>I33-00-052088-00-00</t>
   </si>
   <si>
     <t>I33-00-052116-00-00</t>
   </si>
   <si>
     <t>WEAVER KEVIN E</t>
   </si>
   <si>
     <t xml:space="preserve">12590 W ALLEN ST  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I33-00-052120-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W ALLEN ST  
 </t>
   </si>
   <si>
     <t>I33-00-052124-00-00</t>
   </si>
   <si>
     <t>I33-00-052128-00-00</t>
   </si>
@@ -300,60 +248,50 @@
   <si>
     <t xml:space="preserve">N SR 587  
 </t>
   </si>
   <si>
     <t>I34-00-053828-03-06</t>
   </si>
   <si>
     <t>BRICKNER THOMAS W</t>
   </si>
   <si>
     <t xml:space="preserve">691 N SR 587  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-054156-00-00</t>
   </si>
   <si>
     <t>PAINTER JAMES E &amp; LAURIE L LIVESAY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">10013 W CR 60  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>I34-00-054436-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>I34-00-054468-01-00</t>
   </si>
   <si>
     <t>NEWLAND AMY C &amp; CHAD M COPPUS</t>
   </si>
   <si>
     <t xml:space="preserve">9569 W SR 18  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-054820-02-00</t>
   </si>
   <si>
     <t>PACHLHOFER ROBB J</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 87  
 FOSTORIA OH 44830</t>
   </si>
   <si>
     <t>I34-00-054840-01-00</t>
   </si>
   <si>
     <t>GATCHELL BRENDA J</t>
   </si>
@@ -363,68 +301,64 @@
   </si>
   <si>
     <t>I34-00-055116-00-00</t>
   </si>
   <si>
     <t>TAYLOR PAMELA S LIFE EST &amp; ANTHONY S TAYLOR</t>
   </si>
   <si>
     <t xml:space="preserve">11865 W TR 112  
 </t>
   </si>
   <si>
     <t>I34-00-055120-00-00</t>
   </si>
   <si>
     <t>I34-00-055380-00-00</t>
   </si>
   <si>
     <t>KEAR ANDREW R</t>
   </si>
   <si>
     <t xml:space="preserve">11101 W SR 18  
 FOSTORIA OH 44830</t>
   </si>
   <si>
-    <t>I34-00-055596-01-00</t>
-[...12 lines deleted...]
-    <t>COOK DAVID L &amp; KELLIE K</t>
+    <t>I34-00-055568-00-00</t>
+  </si>
+  <si>
+    <t>BROCK VOLLIE &amp; BROOKLYN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">W SR 18  
 </t>
+  </si>
+  <si>
+    <t>I34-00-055684-03-00</t>
+  </si>
+  <si>
+    <t>COOK DAVID L &amp; KELLIE K</t>
   </si>
   <si>
     <t>I34-00-955804-00-00</t>
   </si>
   <si>
     <t>ROVER PIPELINE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>I35-00-056252-02-00</t>
   </si>
   <si>
     <t>GOCKERMAN JAMES W &amp; BETTY L JT SUR</t>
   </si>
   <si>
     <t>NEW RIEGEL LSD</t>
   </si>
   <si>
     <t xml:space="preserve">SR 587  
 </t>
   </si>
   <si>
@@ -470,1326 +404,990 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F60" headerRowCount="1">
-  <autoFilter ref="A1:F60"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F44" headerRowCount="1">
+  <autoFilter ref="A1:F44"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16515&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15570&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=15990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16515&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.910741806030273" customWidth="1"/>
     <col min="2" max="2" width="45.4188232421875" customWidth="1"/>
     <col min="3" max="3" width="23.39120864868164" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="13.9708251953125" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1205.68</v>
+        <v>1261.95</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3">
-        <v>207.33</v>
+        <v>217</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>83.75</v>
+        <v>87.66</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>10737.21</v>
+        <v>10050.94</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
-        <v>1071.97</v>
+        <v>1121.98</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="3">
-        <v>1443.57</v>
+        <v>1510.93</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="3">
-        <v>191.52</v>
+        <v>200.45</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="3">
-        <v>48.18</v>
+        <v>50.43</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>263.32</v>
+        <v>275.6</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="3">
-        <v>4203.22</v>
+        <v>4399.37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="3">
-        <v>199.55</v>
+        <v>208.86</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E13" s="3">
-        <v>300.88</v>
+        <v>2630.46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="3">
-        <v>300.88</v>
+        <v>883.17</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3">
-        <v>300.88</v>
+        <v>943.51</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E16" s="3">
-        <v>300.88</v>
+        <v>119.39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E17" s="3">
-        <v>300.88</v>
+        <v>139.07</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E18" s="3">
-        <v>300.88</v>
+        <v>254.78</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>300.88</v>
+        <v>229.08</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E20" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E21" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E22" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E23" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E24" s="3">
-        <v>300.88</v>
+        <v>1049.14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E25" s="3">
-        <v>2513.18</v>
+        <v>1231.88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E26" s="3">
-        <v>300.88</v>
+        <v>985.22</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="E27" s="3">
-        <v>295.58</v>
+        <v>3658.65</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="E28" s="3">
-        <v>300.88</v>
+        <v>3260.14</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="E29" s="3">
-        <v>843.79</v>
+        <v>171.23</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="E30" s="3">
-        <v>901.44</v>
+        <v>3289.14</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E31" s="3">
-        <v>114.07</v>
+        <v>1311</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="E32" s="3">
-        <v>132.87</v>
+        <v>2732.11</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="E33" s="3">
-        <v>243.42</v>
+        <v>1508.02</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="E34" s="3">
-        <v>218.87</v>
+        <v>1688.95</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="E35" s="3">
-        <v>1002.37</v>
+        <v>729.41</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="E36" s="3">
-        <v>1002.37</v>
+        <v>89.39</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="E37" s="3">
-        <v>1002.37</v>
+        <v>1252.16</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="E38" s="3">
-        <v>1002.37</v>
+        <v>202.96</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E39" s="3">
-        <v>1002.37</v>
+        <v>3776.53</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E40" s="3">
-        <v>1176.97</v>
+        <v>3452.28</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>69</v>
+        <v>93</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E41" s="3">
-        <v>941.3</v>
+        <v>1247.02</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="E42" s="3">
-        <v>3495.52</v>
+        <v>16790825.33</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="E43" s="3">
-        <v>3114.78</v>
+        <v>17.66</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="E44" s="3">
-        <v>163.59</v>
+        <v>769</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>10</v>
-[...318 lines deleted...]
-      <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
-    <hyperlink ref="F45" r:id="rId45"/>
-[...14 lines deleted...]
-    <hyperlink ref="F60" r:id="rId60"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>