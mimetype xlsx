--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,160 +5,150 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>A03-00-902876-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
     <t>OLD FORT LSD</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>A03-00-902886-00-00</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION</t>
   </si>
   <si>
-    <t>F22-00-034884-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-042412-00-00</t>
   </si>
   <si>
     <t>BROSKI EDWARD A III</t>
   </si>
   <si>
     <t xml:space="preserve">8051 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-042640-02-00</t>
   </si>
   <si>
     <t>COOK VICKI K</t>
   </si>
   <si>
     <t xml:space="preserve">5264 N TR 69  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-042764-00-00</t>
   </si>
   <si>
     <t>HOSSLER DIANNA M &amp; DAVIS MATTHEW L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 61  
 </t>
   </si>
   <si>
     <t>H26-00-042812-00-00</t>
   </si>
   <si>
     <t>SMITH TRENT W</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 1166  
 </t>
   </si>
   <si>
     <t>H26-00-042916-00-00</t>
   </si>
   <si>
     <t>PRENZLIN ROBERT PAUL E &amp; ABBIE LAYNE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8147 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-042936-00-00</t>
-[...6 lines deleted...]
-TIFFIN OH 44883</t>
+    <t>H26-00-042972-01-00</t>
+  </si>
+  <si>
+    <t>SCHADE DAVID A &amp; VICKI L JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4000 W CR 62  
+BURGOON OH 43407</t>
   </si>
   <si>
     <t>H26-00-043044-00-00</t>
   </si>
   <si>
     <t>HEILMAN SHERRILL K &amp; COURTNEY KAY DAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4015 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043072-02-00</t>
   </si>
   <si>
     <t>GERHARDSTEIN DUSTIN RAY</t>
   </si>
   <si>
     <t xml:space="preserve">8435 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043184-00-00</t>
   </si>
   <si>
@@ -174,614 +164,368 @@
   <si>
     <t xml:space="preserve">W CR 592  
 </t>
   </si>
   <si>
     <t>H26-00-043252-02-00</t>
   </si>
   <si>
     <t>REID RONALD J &amp; JANET S</t>
   </si>
   <si>
     <t xml:space="preserve">W TR 156  
 </t>
   </si>
   <si>
     <t>H26-00-043264-00-00</t>
   </si>
   <si>
     <t>FURRY KARLA M</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 69  
 </t>
   </si>
   <si>
-    <t>H26-00-043484-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043564-00-00</t>
   </si>
   <si>
     <t>BROSKI NICOLE &amp; EDWARD JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8065 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-043580-07-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043636-00-00</t>
   </si>
   <si>
     <t>BROWN DENISE NADINE</t>
   </si>
   <si>
     <t xml:space="preserve">3928 W TR 36  
 KANSAS OH 44841</t>
   </si>
   <si>
     <t>H26-00-043664-00-00</t>
   </si>
   <si>
     <t>HARRISON SHANE A</t>
   </si>
   <si>
     <t xml:space="preserve">8035 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043668-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 31  
 </t>
   </si>
   <si>
     <t>H29-00-046520-00-00</t>
   </si>
   <si>
     <t>POOL DAVID L &amp; LISA M MILLER</t>
   </si>
   <si>
     <t xml:space="preserve">2431 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H29-00-046540-02-00</t>
   </si>
   <si>
     <t>NAUGLE DANIEL A</t>
   </si>
   <si>
     <t xml:space="preserve">4125 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H29-00-046544-00-00</t>
-[...28 lines deleted...]
-  <si>
     <t>H29-00-046912-01-00</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN</t>
   </si>
   <si>
     <t xml:space="preserve">2676 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H31-00-047748-00-00</t>
   </si>
   <si>
     <t>MAY JESSICA D</t>
   </si>
   <si>
     <t xml:space="preserve">398 UNION ST  
 </t>
   </si>
   <si>
     <t>H31-00-047752-00-00</t>
   </si>
   <si>
     <t>H31-00-047960-00-00</t>
   </si>
   <si>
     <t>SHIETS AUSTIN</t>
   </si>
   <si>
     <t xml:space="preserve">DIEHL ST  
 </t>
   </si>
   <si>
-    <t>H31-00-047960-01-00</t>
-[...28 lines deleted...]
-  <si>
     <t>H31-00-048228-00-00</t>
   </si>
   <si>
     <t>WALL ROBERT B</t>
   </si>
   <si>
     <t xml:space="preserve">107 LIBERTY ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048236-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">108 MONROE ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048240-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">MONROE ST  
 </t>
   </si>
   <si>
     <t>H31-00-048244-00-00</t>
   </si>
   <si>
     <t>HOSSLER DIANNA M &amp; DAVIS MATTHEW L ST SUR</t>
   </si>
   <si>
     <t>H31-00-048368-00-00</t>
   </si>
   <si>
     <t>HERNANDEZ MARIANO SALOMON</t>
   </si>
   <si>
     <t xml:space="preserve">409 THOMAS ST  
 </t>
   </si>
   <si>
-    <t>H31-00-048492-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>H31-00-048680-00-00</t>
   </si>
   <si>
     <t>WEBB AMY S</t>
   </si>
   <si>
     <t xml:space="preserve">111 WASHINGTON ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048688-00-00</t>
   </si>
   <si>
     <t>CHRISTIAN CHRISTINE</t>
   </si>
   <si>
     <t xml:space="preserve">502 DAVID ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048840-00-00</t>
   </si>
   <si>
     <t>FREIDLY MINDY S</t>
   </si>
   <si>
     <t xml:space="preserve">115 WASHINGTON ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048912-00-00</t>
   </si>
   <si>
     <t>MCHAFFIE SALLY L &amp; BECKY LYNN MOORE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">309 SULLIVAN ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-049048-00-00</t>
   </si>
   <si>
     <t>MAYS THOMAS R</t>
   </si>
   <si>
     <t xml:space="preserve">417 THOMAS ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
-    <t>H31-00-049072-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H31-00-049132-00-00</t>
   </si>
   <si>
     <t>ALLOWAY ALAN D</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ST  
 </t>
   </si>
   <si>
     <t>H31-00-049136-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">127 STATE ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-049360-00-00</t>
   </si>
   <si>
     <t>GLICK VALARIE S</t>
   </si>
   <si>
     <t xml:space="preserve">114 SULLIVAN ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-049360-01-00</t>
   </si>
   <si>
     <t xml:space="preserve">SULLIVAN ST  
 </t>
   </si>
   <si>
     <t>H31-00-049456-00-00</t>
   </si>
   <si>
     <t>SHARP RODNEY G JR</t>
   </si>
   <si>
     <t>H31-00-049464-00-00</t>
   </si>
   <si>
     <t>TIMMONS INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">303 UNION ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
-    <t>H31-00-049468-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>J37-00-057676-00-00</t>
   </si>
   <si>
     <t>BRYANT TODD</t>
   </si>
   <si>
     <t xml:space="preserve">3841 E CR 34  
 </t>
   </si>
   <si>
-    <t>J37-00-057696-00-00</t>
-[...32 lines deleted...]
-  <si>
     <t>J37-00-057788-00-00</t>
   </si>
   <si>
     <t>ZIMMERMAN MARK A JR</t>
   </si>
   <si>
     <t xml:space="preserve">4519 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-057928-00-00</t>
   </si>
   <si>
     <t>CHELLIS KIETH</t>
   </si>
   <si>
     <t xml:space="preserve">60 W TR 143  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>J37-00-057996-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>J37-00-058080-00-00</t>
   </si>
   <si>
-    <t>MCGOWAN PAUL</t>
+    <t>MCGOWAN TRUSTEE MEGAN</t>
   </si>
   <si>
     <t xml:space="preserve">7837 FORT ST  
 </t>
   </si>
   <si>
-    <t>J37-00-058436-00-00</t>
-[...30 lines deleted...]
-  <si>
     <t>J37-00-058756-00-00</t>
   </si>
   <si>
     <t>BOCKBRADER THOMAS</t>
   </si>
   <si>
     <t xml:space="preserve">7343 N TR 75  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
-    <t>J37-00-058928-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>J37-00-059092-01-00</t>
   </si>
   <si>
     <t>WARD JASON E</t>
   </si>
   <si>
     <t xml:space="preserve">4511 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-059096-00-00</t>
   </si>
   <si>
     <t>HAMMONS RAY</t>
   </si>
   <si>
     <t xml:space="preserve">7917 FORT ST  
 </t>
   </si>
   <si>
     <t>J37-00-059492-00-00</t>
   </si>
   <si>
     <t>STULL MARGARET C</t>
   </si>
   <si>
     <t xml:space="preserve">130 W CR 30  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-059496-00-00</t>
   </si>
   <si>
     <t>WEBB EDWARD A</t>
   </si>
   <si>
     <t xml:space="preserve">5820 N SR 53  
 TIFFIN OH 44883</t>
-  </si>
-[...18 lines deleted...]
-    <t>SUGAR CREEK FARMS</t>
   </si>
   <si>
     <t>J37-00-960264-00-00</t>
   </si>
   <si>
     <t>J37-00-960270-00-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -800,77 +544,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F84" headerRowCount="1">
-  <autoFilter ref="A1:F84"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F52" headerRowCount="1">
+  <autoFilter ref="A1:F52"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=10847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F84"/>
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.711803436279297" customWidth="1"/>
-    <col min="2" max="2" width="51.868228912353516" customWidth="1"/>
+    <col min="2" max="2" width="48.72332763671875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -907,1653 +651,1013 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
         <v>1.61</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>601.83</v>
+        <v>741.3</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>741.3</v>
+        <v>1134.07</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>1134.07</v>
+        <v>1.41</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>1.41</v>
+        <v>108.42</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>108.42</v>
+        <v>2359.42</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>2359.42</v>
+        <v>303.84</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>1263.01</v>
+        <v>4601.08</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>4601.08</v>
+        <v>264.89</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>764.89</v>
+        <v>2234.48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>2234.48</v>
+        <v>8577.52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>8577.52</v>
+        <v>2981.57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="3">
-        <v>2981.57</v>
+        <v>3022.61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>3022.61</v>
+        <v>321.69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>7595.37</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>321.69</v>
+        <v>930.69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>0.23</v>
+        <v>196.02</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>766.4</v>
+        <v>4188.03</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>930.69</v>
+        <v>1929.06</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>196.02</v>
+        <v>1519.16</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>4188.03</v>
+        <v>1278.53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E24" s="3">
-        <v>1929.06</v>
+        <v>1466.98</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>71.27</v>
+        <v>493.9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>191.16</v>
+        <v>1444.92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E27" s="3">
-        <v>196.03</v>
+        <v>94.79</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E28" s="3">
-        <v>1519.16</v>
+        <v>3.37</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E29" s="3">
-        <v>1278.53</v>
+        <v>12.15</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E30" s="3">
-        <v>1466.98</v>
+        <v>191.23</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E31" s="3">
-        <v>493.9</v>
+        <v>1836.04</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E32" s="3">
-        <v>14581.55</v>
+        <v>3017.32</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E33" s="3">
-        <v>2870.23</v>
+        <v>1079.48</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E34" s="3">
-        <v>926.93</v>
+        <v>883.35</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E35" s="3">
-        <v>1444.92</v>
+        <v>1437.53</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E36" s="3">
-        <v>94.79</v>
+        <v>3.48</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E37" s="3">
-        <v>3.37</v>
+        <v>34.18</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>12.15</v>
+        <v>1580.11</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>191.23</v>
+        <v>19.44</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="E40" s="3">
-        <v>1745.34</v>
+        <v>3725.09</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E41" s="3">
-        <v>1488.72</v>
+        <v>1994.24</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E42" s="3">
-        <v>1836.04</v>
+        <v>1504.41</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E43" s="3">
-        <v>3017.32</v>
+        <v>512.36</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E44" s="3">
-        <v>1079.48</v>
+        <v>190.24</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E45" s="3">
-        <v>883.35</v>
+        <v>911.4</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E46" s="3">
-        <v>1437.53</v>
+        <v>1959.47</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E47" s="3">
-        <v>274.53</v>
+        <v>5568.19</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E48" s="3">
-        <v>3.48</v>
+        <v>2059.14</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E49" s="3">
-        <v>34.18</v>
+        <v>3430.56</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>1580.11</v>
+        <v>938.95</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>147</v>
+        <v>9</v>
       </c>
       <c r="E51" s="3">
-        <v>19.44</v>
+        <v>172.83</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>128</v>
+        <v>9</v>
       </c>
       <c r="E52" s="3">
-        <v>3725.09</v>
+        <v>13.85</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>10</v>
-[...638 lines deleted...]
-      <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2566,64 +1670,32 @@
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
-    <hyperlink ref="F53" r:id="rId53"/>
-[...30 lines deleted...]
-    <hyperlink ref="F84" r:id="rId84"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>