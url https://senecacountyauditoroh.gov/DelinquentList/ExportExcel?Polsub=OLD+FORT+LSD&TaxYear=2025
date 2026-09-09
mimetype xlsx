--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>A03-00-902876-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
@@ -97,137 +97,107 @@
   <si>
     <t xml:space="preserve">W CR 61  
 </t>
   </si>
   <si>
     <t>H26-00-042812-00-00</t>
   </si>
   <si>
     <t>SMITH TRENT W</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 1166  
 </t>
   </si>
   <si>
     <t>H26-00-042916-00-00</t>
   </si>
   <si>
     <t>PRENZLIN ROBERT PAUL E &amp; ABBIE LAYNE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8147 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-042972-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043044-00-00</t>
   </si>
   <si>
     <t>HEILMAN SHERRILL K &amp; COURTNEY KAY DAYTON ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4015 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043072-02-00</t>
   </si>
   <si>
     <t>GERHARDSTEIN DUSTIN RAY</t>
   </si>
   <si>
     <t xml:space="preserve">8435 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043184-00-00</t>
   </si>
   <si>
     <t>MONTGOMERY JAMES &amp; ELLIE M DEWEESE</t>
   </si>
   <si>
     <t xml:space="preserve">2802 W TR 170  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043224-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W CR 592  
 </t>
   </si>
   <si>
-    <t>H26-00-043252-02-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043264-00-00</t>
   </si>
   <si>
     <t>FURRY KARLA M</t>
   </si>
   <si>
     <t xml:space="preserve">N TR 69  
 </t>
   </si>
   <si>
     <t>H26-00-043564-00-00</t>
   </si>
   <si>
     <t>BROSKI NICOLE &amp; EDWARD JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8065 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>H26-00-043636-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>H26-00-043664-00-00</t>
   </si>
   <si>
     <t>HARRISON SHANE A</t>
   </si>
   <si>
     <t xml:space="preserve">8035 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H26-00-043668-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">N CR 31  
 </t>
   </si>
   <si>
     <t>H29-00-046520-00-00</t>
   </si>
   <si>
     <t>POOL DAVID L &amp; LISA M MILLER</t>
   </si>
   <si>
     <t xml:space="preserve">2431 W CR 592  
 TIFFIN OH 44883</t>
@@ -242,60 +212,50 @@
     <t xml:space="preserve">4125 N CR 31  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H29-00-046912-01-00</t>
   </si>
   <si>
     <t>WRIGHT CAROLYN</t>
   </si>
   <si>
     <t xml:space="preserve">2676 W CR 592  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>H31-00-047748-00-00</t>
   </si>
   <si>
     <t>MAY JESSICA D</t>
   </si>
   <si>
     <t xml:space="preserve">398 UNION ST  
 </t>
   </si>
   <si>
     <t>H31-00-047752-00-00</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>H31-00-048228-00-00</t>
   </si>
   <si>
     <t>WALL ROBERT B</t>
   </si>
   <si>
     <t xml:space="preserve">107 LIBERTY ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048236-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">108 MONROE ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>H31-00-048240-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">MONROE ST  
 </t>
   </si>
@@ -544,1120 +504,1040 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F52" headerRowCount="1">
-  <autoFilter ref="A1:F52"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F48" headerRowCount="1">
+  <autoFilter ref="A1:F48"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.711803436279297" customWidth="1"/>
     <col min="2" max="2" width="48.72332763671875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>16.91</v>
+        <v>17.7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
-        <v>1.61</v>
+        <v>1.69</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3">
-        <v>741.3</v>
+        <v>775.88</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="3">
-        <v>1134.07</v>
+        <v>1186.99</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>1.41</v>
+        <v>1.48</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>108.42</v>
+        <v>113.48</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>2359.42</v>
+        <v>2469.53</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>303.84</v>
+        <v>4815.8</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>4601.08</v>
+        <v>277.25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>264.89</v>
+        <v>2338.75</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>2234.48</v>
+        <v>8977.81</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="3">
-        <v>8577.52</v>
+        <v>663.67</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>2981.57</v>
+        <v>336.71</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="3">
-        <v>3022.61</v>
+        <v>974.12</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>321.69</v>
+        <v>205.17</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>18</v>
+        <v>4383.47</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>930.69</v>
+        <v>2019.08</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="3">
-        <v>196.02</v>
+        <v>1590.05</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="3">
-        <v>4188.03</v>
+        <v>1338.2</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E21" s="3">
-        <v>1929.06</v>
+        <v>1535.44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>1519.16</v>
+        <v>1512.35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E23" s="3">
-        <v>1278.53</v>
+        <v>99.21</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>1466.98</v>
+        <v>3.53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E25" s="3">
-        <v>493.9</v>
+        <v>12.72</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E26" s="3">
-        <v>1444.92</v>
+        <v>200.15</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E27" s="3">
-        <v>94.79</v>
+        <v>1921.71</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>3.37</v>
+        <v>3158.13</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>12.15</v>
+        <v>1129.86</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E30" s="3">
-        <v>191.23</v>
+        <v>924.57</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E31" s="3">
-        <v>1836.04</v>
+        <v>1504.61</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E32" s="3">
-        <v>3017.32</v>
+        <v>3.64</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>1079.48</v>
+        <v>35.78</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>883.35</v>
+        <v>1653.85</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>1437.53</v>
+        <v>20.34</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E36" s="3">
-        <v>3.48</v>
+        <v>3898.94</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E37" s="3">
-        <v>34.18</v>
+        <v>2087.3</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>1580.11</v>
+        <v>1574.61</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>19.44</v>
+        <v>536.27</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>3725.09</v>
+        <v>199.12</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="3">
-        <v>1994.24</v>
+        <v>953.93</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="3">
-        <v>1504.41</v>
+        <v>2050.92</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E43" s="3">
-        <v>512.36</v>
+        <v>4828.04</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="3">
-        <v>190.24</v>
+        <v>2155.23</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E45" s="3">
-        <v>911.4</v>
+        <v>3590.65</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="3">
-        <v>1959.47</v>
+        <v>982.77</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>133</v>
+        <v>7</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>134</v>
+        <v>9</v>
       </c>
       <c r="E47" s="3">
-        <v>5568.19</v>
+        <v>180.9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>137</v>
+        <v>9</v>
       </c>
       <c r="E48" s="3">
-        <v>2059.14</v>
+        <v>14.5</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>10</v>
-[...78 lines deleted...]
-      <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -1666,36 +1546,32 @@
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
-    <hyperlink ref="F49" r:id="rId49"/>
-[...2 lines deleted...]
-    <hyperlink ref="F52" r:id="rId52"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>