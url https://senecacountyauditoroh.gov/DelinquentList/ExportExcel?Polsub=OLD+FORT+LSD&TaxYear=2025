--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>A03-00-902876-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
@@ -364,60 +364,50 @@
   </si>
   <si>
     <t>SHARP RODNEY G JR</t>
   </si>
   <si>
     <t>H31-00-049464-00-00</t>
   </si>
   <si>
     <t>TIMMONS INVESTMENTS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">303 UNION ST  
 BETTSVILLE OH 44815</t>
   </si>
   <si>
     <t>J37-00-057676-00-00</t>
   </si>
   <si>
     <t>BRYANT TODD</t>
   </si>
   <si>
     <t xml:space="preserve">3841 E CR 34  
 </t>
   </si>
   <si>
-    <t>J37-00-057788-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>J37-00-057928-00-00</t>
   </si>
   <si>
     <t>CHELLIS KIETH</t>
   </si>
   <si>
     <t xml:space="preserve">60 W TR 143  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-058080-00-00</t>
   </si>
   <si>
     <t>MCGOWAN TRUSTEE MEGAN</t>
   </si>
   <si>
     <t xml:space="preserve">7837 FORT ST  
 </t>
   </si>
   <si>
     <t>J37-00-058756-00-00</t>
   </si>
   <si>
     <t>BOCKBRADER THOMAS</t>
   </si>
@@ -431,60 +421,50 @@
   <si>
     <t>WARD JASON E</t>
   </si>
   <si>
     <t xml:space="preserve">4511 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-059096-00-00</t>
   </si>
   <si>
     <t>HAMMONS RAY</t>
   </si>
   <si>
     <t xml:space="preserve">7917 FORT ST  
 </t>
   </si>
   <si>
     <t>J37-00-059492-00-00</t>
   </si>
   <si>
     <t>STULL MARGARET C</t>
   </si>
   <si>
     <t xml:space="preserve">130 W CR 30  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">5820 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-960264-00-00</t>
   </si>
   <si>
     <t>J37-00-960270-00-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -504,70 +484,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F48" headerRowCount="1">
-  <autoFilter ref="A1:F48"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F46" headerRowCount="1">
+  <autoFilter ref="A1:F46"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=1036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=12991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=13367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=14742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.711803436279297" customWidth="1"/>
     <col min="2" max="2" width="48.72332763671875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1311,267 +1291,225 @@
       </c>
       <c r="D38" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="3">
         <v>1574.61</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="3">
-        <v>536.27</v>
+        <v>199.12</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="3">
-        <v>199.12</v>
+        <v>953.93</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="3">
-        <v>953.93</v>
+        <v>2050.92</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="3">
-        <v>2050.92</v>
+        <v>4828.04</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E43" s="3">
-        <v>4828.04</v>
+        <v>2155.23</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="3">
-        <v>2155.23</v>
+        <v>3590.65</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>127</v>
+        <v>7</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>128</v>
+        <v>9</v>
       </c>
       <c r="E45" s="3">
-        <v>3590.65</v>
+        <v>180.9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>131</v>
+        <v>9</v>
       </c>
       <c r="E46" s="3">
-        <v>982.77</v>
+        <v>14.5</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
     <hyperlink ref="F42" r:id="rId42"/>
     <hyperlink ref="F43" r:id="rId43"/>
     <hyperlink ref="F44" r:id="rId44"/>
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
-    <hyperlink ref="F47" r:id="rId47"/>
-    <hyperlink ref="F48" r:id="rId48"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>