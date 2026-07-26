--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,319 +5,183 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>J36-00-956932-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
     <t>CLYDE EVSD</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>J36-00-956942-00-00</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION</t>
   </si>
   <si>
-    <t>J37-00-057360-00-00</t>
-[...2 lines deleted...]
-    <t>C FARMS I LLC</t>
+    <t>J37-00-057676-00-00</t>
+  </si>
+  <si>
+    <t>BRYANT TODD</t>
   </si>
   <si>
     <t>OLD FORT LSD</t>
-  </si>
-[...11 lines deleted...]
-    <t>BRYANT TODD</t>
   </si>
   <si>
     <t xml:space="preserve">3841 E CR 34  
 </t>
   </si>
   <si>
-    <t>J37-00-057696-00-00</t>
-[...35 lines deleted...]
-  <si>
     <t>J37-00-057788-00-00</t>
   </si>
   <si>
     <t>ZIMMERMAN MARK A JR</t>
   </si>
   <si>
     <t xml:space="preserve">4519 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-057928-00-00</t>
   </si>
   <si>
     <t>CHELLIS KIETH</t>
   </si>
   <si>
     <t xml:space="preserve">60 W TR 143  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>J37-00-057996-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>J37-00-058080-00-00</t>
   </si>
   <si>
-    <t>MCGOWAN PAUL</t>
+    <t>MCGOWAN TRUSTEE MEGAN</t>
   </si>
   <si>
     <t xml:space="preserve">7837 FORT ST  
 </t>
   </si>
   <si>
-    <t>J37-00-058436-00-00</t>
-[...34 lines deleted...]
-  <si>
     <t>J37-00-058756-00-00</t>
   </si>
   <si>
     <t>BOCKBRADER THOMAS</t>
   </si>
   <si>
     <t xml:space="preserve">7343 N TR 75  
 GREEN SPRINGS OH 44836</t>
   </si>
   <si>
-    <t>J37-00-058928-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>J37-00-059092-01-00</t>
   </si>
   <si>
     <t>WARD JASON E</t>
   </si>
   <si>
     <t xml:space="preserve">4511 N SR 53  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-059096-00-00</t>
   </si>
   <si>
     <t>HAMMONS RAY</t>
   </si>
   <si>
     <t xml:space="preserve">7917 FORT ST  
 </t>
   </si>
   <si>
     <t>J37-00-059492-00-00</t>
   </si>
   <si>
     <t>STULL MARGARET C</t>
   </si>
   <si>
     <t xml:space="preserve">130 W CR 30  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>J37-00-059496-00-00</t>
   </si>
   <si>
     <t>WEBB EDWARD A</t>
   </si>
   <si>
     <t xml:space="preserve">5820 N SR 53  
 TIFFIN OH 44883</t>
-  </si>
-[...18 lines deleted...]
-    <t>SUGAR CREEK FARMS</t>
   </si>
   <si>
     <t>J37-00-960264-00-00</t>
   </si>
   <si>
     <t>J37-00-960270-00-00</t>
   </si>
   <si>
     <t>J38-00-960756-00-00</t>
   </si>
   <si>
     <t>TIFFIN CSD</t>
   </si>
   <si>
     <t>J38-00-960764-00-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
@@ -345,77 +209,77 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F35" headerRowCount="1">
-  <autoFilter ref="A1:F35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F16" headerRowCount="1">
+  <autoFilter ref="A1:F16"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16643&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16644&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17070&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17880&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16632&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=16944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=17880&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.05601692199707" customWidth="1"/>
-    <col min="2" max="2" width="37.09619140625" customWidth="1"/>
+    <col min="2" max="2" width="27.400604248046875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -452,694 +316,295 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
         <v>14.98</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>115.46</v>
+        <v>1504.41</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>40.07</v>
+        <v>512.36</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1504.41</v>
+        <v>190.24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>286.92</v>
+        <v>911.4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>15.78</v>
+        <v>1959.47</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>21.26</v>
+        <v>5568.19</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>80.4</v>
+        <v>2059.14</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>512.36</v>
+        <v>3430.56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>190.24</v>
+        <v>938.95</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E13" s="3">
-        <v>71.06</v>
+        <v>172.83</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="E14" s="3">
-        <v>911.4</v>
+        <v>13.85</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E15" s="3">
-        <v>81.55</v>
+        <v>560.96</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="E16" s="3">
-        <v>63.04</v>
+        <v>45.6</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>10</v>
-[...378 lines deleted...]
-      <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
-    <hyperlink ref="F17" r:id="rId17"/>
-[...17 lines deleted...]
-    <hyperlink ref="F35" r:id="rId35"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>