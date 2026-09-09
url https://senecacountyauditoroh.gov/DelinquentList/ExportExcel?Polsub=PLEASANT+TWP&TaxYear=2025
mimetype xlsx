--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -276,331 +276,331 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>182.31</v>
+        <v>190.82</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3">
-        <v>14.98</v>
+        <v>15.68</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>1504.41</v>
+        <v>1574.61</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>512.36</v>
+        <v>536.27</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>190.24</v>
+        <v>199.12</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>911.4</v>
+        <v>953.93</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>1959.47</v>
+        <v>2050.92</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>5568.19</v>
+        <v>4828.04</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>2059.14</v>
+        <v>2155.23</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>3430.56</v>
+        <v>3590.65</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>938.95</v>
+        <v>982.77</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="3">
-        <v>172.83</v>
+        <v>180.9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="3">
-        <v>13.85</v>
+        <v>14.5</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="3">
-        <v>560.96</v>
+        <v>587.14</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3">
-        <v>45.6</v>
+        <v>47.73</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>