--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,212 +5,162 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="216">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>K40-00-061940-01-00</t>
   </si>
   <si>
     <t>HOEPF JASON A &amp; MICHELLE A SHADE JT SUR</t>
   </si>
   <si>
     <t>SENECA EAST LSD</t>
   </si>
   <si>
     <t xml:space="preserve">1957 N CR 27  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>K40-00-062228-00-00</t>
   </si>
   <si>
     <t>NAWALANIEC JOHN &amp; CHRISTINE JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">622 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>K40-00-062556-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>K40-00-062684-00-00</t>
   </si>
   <si>
     <t>MARTIN EDWIN A</t>
   </si>
   <si>
     <t xml:space="preserve">S TR 197  
 </t>
   </si>
   <si>
     <t>K40-00-063020-02-01</t>
   </si>
   <si>
     <t>SPYKER CHARLES NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">16424 E TR 126  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>K40-00-063104-00-00</t>
   </si>
   <si>
     <t>WORKMAN JACK D</t>
   </si>
   <si>
     <t xml:space="preserve">14375 E TR 126  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>K40-00-063208-00-00</t>
   </si>
   <si>
     <t>NAUGLE KANE A</t>
   </si>
   <si>
     <t xml:space="preserve">14941 E SR 162  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>K40-00-063304-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>K40-00-964000-00-00</t>
   </si>
   <si>
     <t>OHIO EDISON COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>K40-00-964020-00-00</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION</t>
   </si>
   <si>
     <t>L41-00-064384-01-00</t>
   </si>
   <si>
     <t>HAMONS JEDEDIAH J</t>
   </si>
   <si>
     <t xml:space="preserve">6404 E TR 130  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-064488-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>L41-00-064584-01-00</t>
   </si>
   <si>
     <t>RUNION TARA L</t>
   </si>
   <si>
     <t xml:space="preserve">9673 E TR 8  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L41-00-064612-00-00</t>
   </si>
   <si>
     <t>STURGILL JESSICA A</t>
   </si>
   <si>
     <t xml:space="preserve">7390 E SR 18  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L41-00-064628-02-00</t>
   </si>
   <si>
     <t>BAILES JACK &amp; JENIFER JT SUR</t>
   </si>
@@ -267,167 +217,110 @@
   <si>
     <t xml:space="preserve">5771 E TR 106  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>L41-00-065124-04-00</t>
   </si>
   <si>
     <t>DAVIS MICHAEL G &amp; PAMELA J JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">TR 181  
 </t>
   </si>
   <si>
     <t>L41-00-065288-01-00</t>
   </si>
   <si>
     <t>POTTS KARILYNN</t>
   </si>
   <si>
     <t xml:space="preserve">1840 N TR 77  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-065352-00-00</t>
-[...28 lines deleted...]
-  <si>
     <t>L41-00-065476-00-00</t>
   </si>
   <si>
     <t>KAGY BRENT A &amp; LISA D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">2763 N CR 41  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>L41-00-065828-00-00</t>
   </si>
   <si>
     <t>SMITH HAROLD E &amp; KAREN S JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">E TR 122  
 </t>
   </si>
   <si>
     <t>L41-00-065836-00-00</t>
   </si>
   <si>
     <t>L41-00-065836-01-00</t>
   </si>
   <si>
     <t>SMITH HAROLD EUGENE JR &amp; KAREN SUE</t>
   </si>
   <si>
     <t xml:space="preserve">9528 E TR 122  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-065920-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>L42-00-066680-00-00</t>
   </si>
   <si>
     <t>DROWN RODNEY L</t>
   </si>
   <si>
     <t xml:space="preserve">504 WASHINGTON ST  
 </t>
   </si>
   <si>
     <t>L42-00-066684-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">506 WASHINGTON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-066692-00-00</t>
   </si>
   <si>
     <t>EDWARDS GARY C</t>
   </si>
   <si>
     <t xml:space="preserve">BROADWAY ST  
 </t>
   </si>
   <si>
-    <t>L42-00-066884-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>L42-00-066992-00-00</t>
   </si>
   <si>
     <t>DEEL DANA J</t>
   </si>
   <si>
     <t xml:space="preserve">KILBOURNE ST  
 </t>
   </si>
   <si>
     <t>L42-00-066996-00-00</t>
   </si>
   <si>
     <t>L42-00-067000-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">310 S KILBOURNE ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-067028-00-00</t>
   </si>
   <si>
     <t>J &amp; R SCREAMINGEAGLE LLC</t>
   </si>
@@ -454,87 +347,60 @@
   <si>
     <t>BANNISTER DENNIS E &amp; DIA J JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">308 WASHINGTON ST  
 </t>
   </si>
   <si>
     <t>L42-00-067500-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">NORTH ST  
 </t>
   </si>
   <si>
     <t>L42-00-067501-00-00</t>
   </si>
   <si>
     <t>L42-00-067504-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">403 NORTH ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L42-00-067588-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>L42-00-067688-00-00</t>
   </si>
   <si>
     <t>DUSTON CYNTHIA</t>
   </si>
   <si>
     <t xml:space="preserve">S MADISON ST  
 </t>
   </si>
   <si>
-    <t>L42-00-067872-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>L42-00-067932-00-00</t>
   </si>
   <si>
     <t>DROWN JASON L &amp; KRISTINA M JT SUR</t>
   </si>
   <si>
     <t>L42-00-068048-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">511 WASHINGTON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-068180-00-00</t>
   </si>
   <si>
     <t>REITZ ROBERT M</t>
   </si>
   <si>
     <t xml:space="preserve">101 S MADISON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-068188-00-00</t>
   </si>
@@ -544,70 +410,50 @@
   <si>
     <t xml:space="preserve">306 JEFFERSON (REAR) ST  
 </t>
   </si>
   <si>
     <t>L42-00-068264-00-00</t>
   </si>
   <si>
     <t>L42-00-068268-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">206 S MADISON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-068300-00-00</t>
   </si>
   <si>
     <t>ROTH KENNETH J &amp; KYLE A</t>
   </si>
   <si>
     <t xml:space="preserve">103 S MADISON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L42-00-068460-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>L42-00-068612-00-00</t>
   </si>
   <si>
     <t>YATES GENE L &amp; NANCY LEE WENNER ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">407 S KILBOURNE ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-068616-00-00</t>
   </si>
   <si>
     <t>YATES GENE &amp; NANCY LEE WENNER ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTH ST  
 </t>
   </si>
   <si>
     <t>L42-00-068620-00-00</t>
   </si>
   <si>
     <t>N47-00-076988-00-00</t>
   </si>
@@ -626,485 +472,297 @@
   </si>
   <si>
     <t xml:space="preserve">3135 N TR 80  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N47-00-077287-01-00</t>
   </si>
   <si>
     <t xml:space="preserve">E CR 46  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N47-00-977304-00-00</t>
   </si>
   <si>
     <t>N47-00-977308-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
     <t>N47-00-977318-00-00</t>
   </si>
   <si>
-    <t>O49-00-078196-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>O49-00-078412-00-00</t>
   </si>
   <si>
     <t>SENECA COUNTY LAND REUTILIZATION CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">13503 E US 224  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O49-00-078436-00-00</t>
+    <t>O49-00-078440-00-00</t>
   </si>
   <si>
     <t>BREWSTER CANDISS M &amp; ELBERT A</t>
-  </si>
-[...1 lines deleted...]
-    <t>O49-00-078440-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">DICELER ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-078452-00-00</t>
   </si>
   <si>
     <t>WYANDT SHAWN M &amp; JESSICA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8705 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-078456-00-00</t>
   </si>
   <si>
     <t>WYANDT JESSICA M</t>
   </si>
   <si>
     <t xml:space="preserve">S SR 4  
 </t>
   </si>
   <si>
     <t>O49-00-078568-00-00</t>
   </si>
   <si>
     <t>MARVIN TIMOTHY A</t>
   </si>
   <si>
     <t xml:space="preserve">8734 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-078608-00-00</t>
   </si>
   <si>
     <t>O49-00-078612-00-00</t>
   </si>
   <si>
     <t>MAZUR BOHDAN</t>
   </si>
   <si>
     <t xml:space="preserve">8727 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O49-00-078816-00-00</t>
-[...17 lines deleted...]
-  <si>
     <t>O49-00-079172-00-00</t>
   </si>
   <si>
     <t>OWENS ROBERT R</t>
   </si>
   <si>
     <t xml:space="preserve">4965 S TR 1058  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O49-00-079356-00-00</t>
-[...11 lines deleted...]
-  <si>
     <t>O49-00-079660-00-00</t>
   </si>
   <si>
     <t>PATRICK SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">8744 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-079712-00-00</t>
   </si>
   <si>
     <t>ATTICA STORAGE HOLDINGS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">E US 224  
 </t>
   </si>
   <si>
-    <t>O49-00-079744-01-00</t>
-[...14 lines deleted...]
-  <si>
     <t>O49-00-080116-00-00</t>
   </si>
   <si>
     <t>KUZMA JAMES R SR</t>
   </si>
   <si>
     <t xml:space="preserve">14408 E TR 1057  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080288-00-00</t>
   </si>
   <si>
     <t>VICKERS PATTY</t>
   </si>
   <si>
     <t xml:space="preserve">8710 S SR 4  
 </t>
   </si>
   <si>
-    <t>O49-00-080360-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>O49-00-080368-00-00</t>
   </si>
   <si>
     <t>CARROLL LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">8788 S SR 4  
 </t>
   </si>
   <si>
-    <t>O49-00-080384-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>O49-00-080412-00-00</t>
   </si>
   <si>
     <t>THOMPSON AARON P &amp; KAREN G FRAELICH JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">13290 E CR 12  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080484-00-00</t>
   </si>
   <si>
     <t>FREEMAN ANDREW L &amp; LINDSEY N JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">4985 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080688-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">4945 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-079416-01-02</t>
-[...25 lines deleted...]
-  <si>
     <t>O50-00-081532-00-00</t>
   </si>
   <si>
     <t>DANNEMILLER RICHARD A II</t>
   </si>
   <si>
     <t xml:space="preserve">406 MAPLE ST  
 </t>
   </si>
   <si>
     <t>O50-00-081548-00-00</t>
   </si>
   <si>
     <t>TREFT EDWARD M &amp; DOROTHY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
   <si>
     <t>O50-00-082020-00-00</t>
   </si>
   <si>
     <t>PUCKETT LAURIE &amp; LAURA A PUCKETT</t>
   </si>
   <si>
     <t xml:space="preserve">406 N MAIN ST  
 </t>
   </si>
   <si>
     <t>O50-00-082028-00-00</t>
   </si>
   <si>
     <t>MYERS ANTHONY J</t>
   </si>
   <si>
     <t xml:space="preserve">503 N MAIN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-082088-00-00</t>
+    <t>O50-00-082096-00-00</t>
   </si>
   <si>
     <t>GEORGE MELISSA M</t>
-  </si>
-[...8 lines deleted...]
-    <t>O50-00-082096-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">25 EDEN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-082276-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>O50-00-082420-00-00</t>
   </si>
   <si>
     <t>ICKES TONYA</t>
   </si>
   <si>
     <t xml:space="preserve">114 N MAIN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-082488-03-08</t>
-[...8 lines deleted...]
-  <si>
     <t>O50-00-082592-00-00</t>
   </si>
   <si>
     <t>DADS REMODELING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">30 N SENECA ST  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-082604-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>O50-00-082648-00-00</t>
   </si>
   <si>
     <t>HAMILTON MARY</t>
   </si>
   <si>
     <t xml:space="preserve">111 EDEN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O50-00-082768-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>O50-00-082780-00-00</t>
   </si>
   <si>
     <t>STANFIELD RAFAELA MERCEDEZ PAZMINO</t>
   </si>
   <si>
     <t xml:space="preserve">114 W TIFFIN ST  
 </t>
   </si>
   <si>
-    <t>O50-00-082824-00-00</t>
-[...4 lines deleted...]
-  <si>
     <t>O50-00-083016-00-00</t>
   </si>
   <si>
-    <t>GILLEN BRIDGET</t>
+    <t>SAYRE WILLIAM S</t>
   </si>
   <si>
     <t xml:space="preserve">27 N LIBERTY ST  
-ATTICA OH 44807</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">111 S MAIN ST  
 ATTICA OH 44807</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1118,2520 +776,1700 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F122" headerRowCount="1">
-  <autoFilter ref="A1:F122"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F81" headerRowCount="1">
+  <autoFilter ref="A1:F81"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24579&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F122"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.796716690063477" customWidth="1"/>
     <col min="2" max="2" width="49.062984466552734" customWidth="1"/>
     <col min="3" max="3" width="16.853822708129883" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>2899.44</v>
+        <v>199.44</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>1898.93</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>27.95</v>
+        <v>27874.57</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>27874.57</v>
+        <v>4208.42</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>4208.42</v>
+        <v>5272.01</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>5272.01</v>
+        <v>686.37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>686.37</v>
+        <v>581.8</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" s="3">
-        <v>1229.62</v>
+        <v>53.08</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>10829.24</v>
+        <v>3662.79</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>581.8</v>
+        <v>1328.83</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>53.08</v>
+        <v>1739.51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>3662.79</v>
+        <v>6091.97</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>4556.21</v>
+        <v>1315.59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>1778.39</v>
+        <v>10131.31</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>1328.83</v>
+        <v>4145.7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>1739.51</v>
+        <v>6020.51</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>6091.97</v>
+        <v>2212.68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>1815.59</v>
+        <v>1034.47</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>10131.31</v>
+        <v>3919.15</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>4145.7</v>
+        <v>3128.6</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>6020.51</v>
+        <v>1528.21</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E23" s="3">
-        <v>2212.68</v>
+        <v>1491.57</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>1034.47</v>
+        <v>1121.89</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>3919.15</v>
+        <v>2785.7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E26" s="3">
-        <v>2393.44</v>
+        <v>3947.45</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E27" s="3">
-        <v>1058.69</v>
+        <v>348.82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E28" s="3">
-        <v>1400.8</v>
+        <v>166</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E29" s="3">
-        <v>3128.6</v>
+        <v>360.34</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E30" s="3">
-        <v>1528.21</v>
+        <v>1340.61</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E31" s="3">
-        <v>1491.57</v>
+        <v>819.74</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E32" s="3">
-        <v>1121.89</v>
+        <v>174.8</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="E33" s="3">
-        <v>352.14</v>
+        <v>174.8</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="E34" s="3">
-        <v>2253.99</v>
+        <v>174.8</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E35" s="3">
-        <v>2785.7</v>
+        <v>4357.62</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E36" s="3">
-        <v>3947.45</v>
+        <v>79.87</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="E37" s="3">
-        <v>348.82</v>
+        <v>85.3</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="E38" s="3">
-        <v>1173.28</v>
+        <v>2156.04</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E39" s="3">
-        <v>166</v>
+        <v>503.22</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E40" s="3">
-        <v>360.34</v>
+        <v>477.75</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="E41" s="3">
-        <v>1340.61</v>
+        <v>3372.49</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E42" s="3">
-        <v>819.74</v>
+        <v>2837.51</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="E43" s="3">
-        <v>174.8</v>
+        <v>1730.02</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="E44" s="3">
-        <v>174.8</v>
+        <v>173.1</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E45" s="3">
-        <v>174.8</v>
+        <v>3915.6</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="E46" s="3">
-        <v>4357.62</v>
+        <v>5425.45</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="E47" s="3">
-        <v>79.87</v>
+        <v>16249.06</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E48" s="3">
-        <v>85.3</v>
+        <v>750.9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E49" s="3">
-        <v>2156.04</v>
+        <v>750.9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="E50" s="3">
-        <v>699.06</v>
+        <v>4.4</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E51" s="3">
-        <v>503.22</v>
+        <v>4220.51</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E52" s="3">
-        <v>166.23</v>
+        <v>76.09</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>145</v>
+        <v>28</v>
       </c>
       <c r="E53" s="3">
-        <v>1387.48</v>
+        <v>355.87</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="E54" s="3">
-        <v>477.75</v>
+        <v>28.69</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>149</v>
+        <v>28</v>
       </c>
       <c r="E55" s="3">
-        <v>3372.49</v>
+        <v>36.2</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="E56" s="3">
-        <v>2837.51</v>
+        <v>2767.35</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="E57" s="3">
-        <v>1980.02</v>
+        <v>1084.61</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E58" s="3">
-        <v>173.1</v>
+        <v>1539.04</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E59" s="3">
-        <v>3915.6</v>
+        <v>224.2</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E60" s="3">
-        <v>5425.45</v>
+        <v>1155.18</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="E61" s="3">
-        <v>0.68</v>
+        <v>1752.42</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E62" s="3">
-        <v>512.91</v>
+        <v>2172.3</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="E63" s="3">
-        <v>16249.06</v>
+        <v>3410.62</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="E64" s="3">
-        <v>750.9</v>
+        <v>2903.11</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E65" s="3">
-        <v>750.9</v>
+        <v>48.97</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E66" s="3">
-        <v>4.4</v>
+        <v>2109.2</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="E67" s="3">
-        <v>4220.51</v>
+        <v>740.68</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E68" s="3">
-        <v>76.09</v>
+        <v>148.92</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>36</v>
+        <v>179</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>37</v>
+        <v>180</v>
       </c>
       <c r="E69" s="3">
-        <v>355.87</v>
+        <v>1826.88</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="E70" s="3">
-        <v>28.69</v>
+        <v>12492.22</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>39</v>
+        <v>170</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>37</v>
+        <v>185</v>
       </c>
       <c r="E71" s="3">
-        <v>36.2</v>
+        <v>456.22</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>787.82</v>
+        <v>1167.59</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E73" s="3">
-        <v>30.78</v>
+        <v>1861.49</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E74" s="3">
-        <v>2767.35</v>
+        <v>2318.3</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E75" s="3">
-        <v>35.67</v>
+        <v>2840.01</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E76" s="3">
-        <v>1229.61</v>
+        <v>136.79</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E77" s="3">
-        <v>1639.04</v>
+        <v>2047.79</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E78" s="3">
-        <v>399.2</v>
+        <v>2240.86</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E79" s="3">
-        <v>1455.18</v>
+        <v>2154.79</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="E80" s="3">
-        <v>1827.42</v>
+        <v>8293.41</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E81" s="3">
-        <v>2172.3</v>
+        <v>2359.35</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>10</v>
-[...818 lines deleted...]
-      <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3673,73 +2511,32 @@
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
-    <hyperlink ref="F82" r:id="rId82"/>
-[...39 lines deleted...]
-    <hyperlink ref="F122" r:id="rId122"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>