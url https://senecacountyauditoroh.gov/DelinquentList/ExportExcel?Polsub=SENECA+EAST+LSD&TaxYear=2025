--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>K40-00-061940-01-00</t>
   </si>
   <si>
     <t>HOEPF JASON A &amp; MICHELLE A SHADE JT SUR</t>
   </si>
   <si>
@@ -71,60 +71,50 @@
   <si>
     <t xml:space="preserve">622 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>K40-00-062684-00-00</t>
   </si>
   <si>
     <t>MARTIN EDWIN A</t>
   </si>
   <si>
     <t xml:space="preserve">S TR 197  
 </t>
   </si>
   <si>
     <t>K40-00-063020-02-01</t>
   </si>
   <si>
     <t>SPYKER CHARLES NATHAN</t>
   </si>
   <si>
     <t xml:space="preserve">16424 E TR 126  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>K40-00-063104-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>K40-00-063208-00-00</t>
   </si>
   <si>
     <t>NAUGLE KANE A</t>
   </si>
   <si>
     <t xml:space="preserve">14941 E SR 162  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>K40-00-964000-00-00</t>
   </si>
   <si>
     <t>OHIO EDISON COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">NOT ON FILE  
 </t>
   </si>
   <si>
     <t>K40-00-964020-00-00</t>
   </si>
   <si>
     <t>AMERICAN TRANSMISSION</t>
   </si>
@@ -137,163 +127,110 @@
   <si>
     <t xml:space="preserve">6404 E TR 130  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L41-00-064584-01-00</t>
   </si>
   <si>
     <t>RUNION TARA L</t>
   </si>
   <si>
     <t xml:space="preserve">9673 E TR 8  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L41-00-064612-00-00</t>
   </si>
   <si>
     <t>STURGILL JESSICA A</t>
   </si>
   <si>
     <t xml:space="preserve">7390 E SR 18  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-064628-02-00</t>
-[...8 lines deleted...]
-  <si>
     <t>L41-00-064888-05-00</t>
   </si>
   <si>
     <t>MYERS DAVID S</t>
   </si>
   <si>
     <t xml:space="preserve">672 N CR 43  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L41-00-064912-01-00</t>
   </si>
   <si>
     <t>SCHIFER DONALD P</t>
   </si>
   <si>
     <t xml:space="preserve">E SR 18  
 </t>
   </si>
   <si>
     <t>L41-00-064980-07-00</t>
   </si>
   <si>
     <t>NEMER RAYMOND TODD</t>
   </si>
   <si>
     <t xml:space="preserve">2280 S CR 43  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-065032-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>L41-00-065084-01-00</t>
   </si>
   <si>
     <t>JOHNSON BILLIE L</t>
   </si>
   <si>
     <t xml:space="preserve">5771 E TR 106  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>L41-00-065124-04-00</t>
   </si>
   <si>
     <t>DAVIS MICHAEL G &amp; PAMELA J JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">TR 181  
 </t>
   </si>
   <si>
     <t>L41-00-065288-01-00</t>
   </si>
   <si>
     <t>POTTS KARILYNN</t>
   </si>
   <si>
     <t xml:space="preserve">1840 N TR 77  
 REPUBLIC OH 44867</t>
   </si>
   <si>
-    <t>L41-00-065476-00-00</t>
-[...31 lines deleted...]
-  <si>
     <t>L42-00-066680-00-00</t>
   </si>
   <si>
     <t>DROWN RODNEY L</t>
   </si>
   <si>
     <t xml:space="preserve">504 WASHINGTON ST  
 </t>
   </si>
   <si>
     <t>L42-00-066684-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">506 WASHINGTON ST  
 REPUBLIC OH 44867</t>
   </si>
   <si>
     <t>L42-00-066692-00-00</t>
   </si>
   <si>
     <t>EDWARDS GARY C</t>
   </si>
   <si>
     <t xml:space="preserve">BROADWAY ST  
 </t>
@@ -472,60 +409,50 @@
   </si>
   <si>
     <t xml:space="preserve">3135 N TR 80  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N47-00-077287-01-00</t>
   </si>
   <si>
     <t xml:space="preserve">E CR 46  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N47-00-977304-00-00</t>
   </si>
   <si>
     <t>N47-00-977308-00-00</t>
   </si>
   <si>
     <t>TOLEDO EDISON COMPANY</t>
   </si>
   <si>
     <t>N47-00-977318-00-00</t>
   </si>
   <si>
-    <t>O49-00-078412-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>O49-00-078440-00-00</t>
   </si>
   <si>
     <t>BREWSTER CANDISS M &amp; ELBERT A</t>
   </si>
   <si>
     <t xml:space="preserve">DICELER ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-078452-00-00</t>
   </si>
   <si>
     <t>WYANDT SHAWN M &amp; JESSICA M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">8705 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-078456-00-00</t>
   </si>
   <si>
     <t>WYANDT JESSICA M</t>
   </si>
@@ -555,117 +482,90 @@
   <si>
     <t xml:space="preserve">8727 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-079172-00-00</t>
   </si>
   <si>
     <t>OWENS ROBERT R</t>
   </si>
   <si>
     <t xml:space="preserve">4965 S TR 1058  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-079660-00-00</t>
   </si>
   <si>
     <t>PATRICK SARAH</t>
   </si>
   <si>
     <t xml:space="preserve">8744 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O49-00-079712-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>O49-00-080288-00-00</t>
   </si>
   <si>
     <t>VICKERS PATTY</t>
   </si>
   <si>
     <t xml:space="preserve">8710 S SR 4  
 </t>
   </si>
   <si>
     <t>O49-00-080368-00-00</t>
   </si>
   <si>
     <t>CARROLL LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">8788 S SR 4  
 </t>
   </si>
   <si>
     <t>O49-00-080412-00-00</t>
   </si>
   <si>
     <t>THOMPSON AARON P &amp; KAREN G FRAELICH JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">13290 E CR 12  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080484-00-00</t>
   </si>
   <si>
     <t>FREEMAN ANDREW L &amp; LINDSEY N JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">4985 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
-    <t>O49-00-080688-00-00</t>
-[...5 lines deleted...]
-  <si>
     <t>O50-00-081532-00-00</t>
   </si>
   <si>
     <t>DANNEMILLER RICHARD A II</t>
   </si>
   <si>
     <t xml:space="preserve">406 MAPLE ST  
 </t>
   </si>
   <si>
     <t>O50-00-081548-00-00</t>
   </si>
   <si>
     <t>TREFT EDWARD M &amp; DOROTHY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
   <si>
     <t>O50-00-082020-00-00</t>
   </si>
   <si>
     <t>PUCKETT LAURIE &amp; LAURA A PUCKETT</t>
   </si>
@@ -679,60 +579,50 @@
   <si>
     <t>MYERS ANTHONY J</t>
   </si>
   <si>
     <t xml:space="preserve">503 N MAIN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O50-00-082096-00-00</t>
   </si>
   <si>
     <t>GEORGE MELISSA M</t>
   </si>
   <si>
     <t xml:space="preserve">25 EDEN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O50-00-082420-00-00</t>
   </si>
   <si>
     <t>ICKES TONYA</t>
   </si>
   <si>
     <t xml:space="preserve">114 N MAIN ST  
-ATTICA OH 44807</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">30 N SENECA ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O50-00-082648-00-00</t>
   </si>
   <si>
     <t>HAMILTON MARY</t>
   </si>
   <si>
     <t xml:space="preserve">111 EDEN ST  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O50-00-082780-00-00</t>
   </si>
   <si>
     <t>STANFIELD RAFAELA MERCEDEZ PAZMINO</t>
   </si>
   <si>
     <t xml:space="preserve">114 W TIFFIN ST  
 </t>
   </si>
   <si>
     <t>O50-00-083016-00-00</t>
   </si>
@@ -776,1700 +666,1460 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F81" headerRowCount="1">
-  <autoFilter ref="A1:F81"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F69" headerRowCount="1">
+  <autoFilter ref="A1:F69"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23556&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18007&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=19999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20000&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20139&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=20240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22943&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=22945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23544&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23786&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=23825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=24522&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F81"/>
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.796716690063477" customWidth="1"/>
-    <col min="2" max="2" width="49.062984466552734" customWidth="1"/>
+    <col min="2" max="2" width="46.045963287353516" customWidth="1"/>
     <col min="3" max="3" width="16.853822708129883" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>199.44</v>
+        <v>208.75</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1898.93</v>
+        <v>1987.54</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>27874.57</v>
+        <v>29175.39</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>4208.42</v>
+        <v>4404.81</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>5272.01</v>
+        <v>718.4</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>686.37</v>
+        <v>608.95</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E8" s="3">
-        <v>581.8</v>
+        <v>55.56</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>53.08</v>
+        <v>3833.72</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>3662.79</v>
+        <v>1390.84</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>1328.83</v>
+        <v>1820.69</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>1739.51</v>
+        <v>1376.98</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>6091.97</v>
+        <v>10604.11</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>1315.59</v>
+        <v>4339.17</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>10131.31</v>
+        <v>2315.94</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>4145.7</v>
+        <v>1082.74</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>6020.51</v>
+        <v>4102.05</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>2212.68</v>
+        <v>2915.69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>1034.47</v>
+        <v>4131.67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>3919.15</v>
+        <v>365.1</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>3128.6</v>
+        <v>173.74</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E22" s="3">
-        <v>1528.21</v>
+        <v>377.15</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>1491.57</v>
+        <v>1403.17</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>1121.89</v>
+        <v>858</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E25" s="3">
-        <v>2785.7</v>
+        <v>182.96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E26" s="3">
-        <v>3947.45</v>
+        <v>182.96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E27" s="3">
-        <v>348.82</v>
+        <v>182.96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="E28" s="3">
-        <v>166</v>
+        <v>4560.97</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E29" s="3">
-        <v>360.34</v>
+        <v>83.6</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="E30" s="3">
-        <v>1340.61</v>
+        <v>89.28</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="E31" s="3">
-        <v>819.74</v>
+        <v>2256.65</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E32" s="3">
-        <v>174.8</v>
+        <v>526.7</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E33" s="3">
-        <v>174.8</v>
+        <v>500.04</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E34" s="3">
-        <v>174.8</v>
+        <v>3529.88</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E35" s="3">
-        <v>4357.62</v>
+        <v>2969.93</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E36" s="3">
-        <v>79.87</v>
+        <v>444.59</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="E37" s="3">
-        <v>85.3</v>
+        <v>181.18</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E38" s="3">
-        <v>2156.04</v>
+        <v>4098.33</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E39" s="3">
-        <v>503.22</v>
+        <v>5678.63</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E40" s="3">
-        <v>477.75</v>
+        <v>17007.36</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E41" s="3">
-        <v>3372.49</v>
+        <v>785.94</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E42" s="3">
-        <v>2837.51</v>
+        <v>785.94</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E43" s="3">
-        <v>1730.02</v>
+        <v>4.61</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="E44" s="3">
-        <v>173.1</v>
+        <v>4417.47</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" s="3">
-        <v>3915.6</v>
+        <v>79.64</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="E46" s="3">
-        <v>5425.45</v>
+        <v>372.48</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="E47" s="3">
-        <v>16249.06</v>
+        <v>30.03</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="E48" s="3">
-        <v>750.9</v>
+        <v>37.89</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E49" s="3">
-        <v>750.9</v>
+        <v>1135.22</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E50" s="3">
-        <v>4.4</v>
+        <v>1610.85</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E51" s="3">
-        <v>4220.51</v>
+        <v>234.66</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E52" s="3">
-        <v>76.09</v>
+        <v>1209.08</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
       <c r="E53" s="3">
-        <v>355.87</v>
+        <v>1834.19</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="E54" s="3">
-        <v>28.69</v>
+        <v>2273.68</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" s="3">
-        <v>36.2</v>
+        <v>3569.78</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E56" s="3">
-        <v>2767.35</v>
+        <v>3038.58</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E57" s="3">
-        <v>1084.61</v>
+        <v>775.24</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E58" s="3">
-        <v>1539.04</v>
+        <v>155.87</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E59" s="3">
-        <v>224.2</v>
+        <v>1912.14</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E60" s="3">
-        <v>1155.18</v>
+        <v>13075.19</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E61" s="3">
-        <v>1752.42</v>
+        <v>1222.08</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E62" s="3">
-        <v>2172.3</v>
+        <v>1948.36</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E63" s="3">
-        <v>3410.62</v>
+        <v>2426.49</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E64" s="3">
-        <v>2903.11</v>
+        <v>2972.55</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E65" s="3">
-        <v>48.97</v>
+        <v>143.17</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E66" s="3">
-        <v>2109.2</v>
+        <v>2143.36</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E67" s="3">
-        <v>740.68</v>
+        <v>2180.35</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E68" s="3">
-        <v>148.92</v>
+        <v>8680.44</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E69" s="3">
-        <v>1826.88</v>
+        <v>2469.45</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>10</v>
-[...238 lines deleted...]
-      <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2499,44 +2149,32 @@
     <hyperlink ref="F45" r:id="rId45"/>
     <hyperlink ref="F46" r:id="rId46"/>
     <hyperlink ref="F47" r:id="rId47"/>
     <hyperlink ref="F48" r:id="rId48"/>
     <hyperlink ref="F49" r:id="rId49"/>
     <hyperlink ref="F50" r:id="rId50"/>
     <hyperlink ref="F51" r:id="rId51"/>
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
-    <hyperlink ref="F70" r:id="rId70"/>
-[...10 lines deleted...]
-    <hyperlink ref="F81" r:id="rId81"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>