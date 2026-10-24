--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -120,52 +120,52 @@
   </si>
   <si>
     <t>THOMAS PATRICK K</t>
   </si>
   <si>
     <t xml:space="preserve">16040 E CR 34  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N46-00-075748-00-00</t>
   </si>
   <si>
     <t>ROOT ROGER J</t>
   </si>
   <si>
     <t xml:space="preserve">7670 MAIN ST  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N46-00-075792-00-00</t>
   </si>
   <si>
     <t>ELDER ROBERT</t>
   </si>
   <si>
-    <t xml:space="preserve">E TR 178  
-</t>
+    <t xml:space="preserve">N TR 79  
+BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N46-00-075996-00-00</t>
   </si>
   <si>
     <t>GIBBS ROY R</t>
   </si>
   <si>
     <t xml:space="preserve">14599 E CR 32  
 BELLEVUE OH 44811</t>
   </si>
   <si>
     <t>N46-00-076328-00-00</t>
   </si>
   <si>
     <t>BRADEN CLAYTON &amp; LISA MILLER JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">TR 199  
 </t>
   </si>
   <si>
     <t>N46-00-076352-00-00</t>
   </si>
   <si>