--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>Q53-01-104996-00-00</t>
   </si>
   <si>
     <t>FABER TERESA P TRUSTEE</t>
   </si>
   <si>
@@ -411,107 +411,77 @@
   <si>
     <t xml:space="preserve">27 DOUGLAS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-113536-00-00</t>
   </si>
   <si>
     <t>MASSEY DANIEL JR</t>
   </si>
   <si>
     <t xml:space="preserve">THOMAS ST  
 </t>
   </si>
   <si>
     <t>Q53-02-113588-00-00</t>
   </si>
   <si>
     <t>BENNETT DONALD W &amp; MADONNA C LE JT SUR ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">39 PARK AVE  
 </t>
   </si>
   <si>
-    <t>Q53-02-113624-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-113780-00-00</t>
   </si>
   <si>
     <t>MARTINEZ PENNY</t>
   </si>
   <si>
     <t xml:space="preserve">7 N SANDUSKY ST  
 </t>
   </si>
   <si>
     <t>Q53-02-114192-00-00</t>
   </si>
   <si>
     <t>MOWERY VELVET R</t>
   </si>
   <si>
     <t xml:space="preserve">357 WATER ST  
 </t>
   </si>
   <si>
-    <t>Q53-02-114696-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-114916-00-00</t>
   </si>
   <si>
     <t>MULLHOLAND MARSHA L &amp; RICHARD G JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">109 EIGHTH AVE  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">50 THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-115096-00-00</t>
   </si>
   <si>
     <t>GLICK TIMOTHY A</t>
   </si>
   <si>
     <t xml:space="preserve">162 THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-115284-00-00</t>
   </si>
   <si>
     <t>OMLOR ROBERT F GRDN JOHN J/</t>
   </si>
   <si>
     <t xml:space="preserve">20 GRACE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-115648-00-00</t>
   </si>
@@ -558,333 +528,218 @@
   <si>
     <t xml:space="preserve">26 MINERVA ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-117100-00-00</t>
   </si>
   <si>
     <t>KISER JOSHUA</t>
   </si>
   <si>
     <t xml:space="preserve">60 APPLE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-117208-00-00</t>
   </si>
   <si>
     <t>59 APPLE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">59 APPLE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-02-117244-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-117288-00-00</t>
   </si>
   <si>
     <t>CULVER RODNEY J</t>
   </si>
   <si>
     <t>Q53-02-117464-00-00</t>
   </si>
   <si>
     <t>KIDWELL DENNY T/O/D</t>
   </si>
   <si>
     <t xml:space="preserve">149 THOMAS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-117468-00-00</t>
   </si>
   <si>
     <t>Q53-02-117576-00-00</t>
   </si>
   <si>
     <t>FERGUSON GAUGE A</t>
   </si>
   <si>
     <t xml:space="preserve">WEBSTER ST  
 </t>
   </si>
   <si>
     <t>Q53-02-118008-00-00</t>
   </si>
   <si>
     <t>BAUMAN MICHAEL C</t>
   </si>
   <si>
     <t xml:space="preserve">46 GRACE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-02-118320-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-118380-00-00</t>
   </si>
   <si>
     <t>WHITAKER JOHN &amp; CYNTHIA A JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">135 TOMB ST  
 TIFFIN OH 44883</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>Q53-02-118608-00-00</t>
   </si>
   <si>
     <t>PERIN CAROL</t>
   </si>
   <si>
     <t xml:space="preserve">78 DOUGLAS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-118636-00-00</t>
   </si>
   <si>
     <t>KISER JAMES R</t>
   </si>
   <si>
     <t xml:space="preserve">195 SECOND AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-118640-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND AVE  
 </t>
   </si>
   <si>
     <t>Q53-02-119052-00-00</t>
   </si>
   <si>
     <t>WELTER DAVID E</t>
   </si>
   <si>
     <t xml:space="preserve">THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119056-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">124 THIRD AVE  
 </t>
   </si>
   <si>
-    <t>Q53-02-119600-00-00</t>
-[...4 lines deleted...]
-  <si>
     <t>Q53-02-119696-00-00</t>
   </si>
   <si>
     <t>MARKER GURTHA E</t>
   </si>
   <si>
     <t xml:space="preserve">149 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119968-00-00</t>
   </si>
   <si>
     <t>MOON TERRY C</t>
   </si>
   <si>
     <t xml:space="preserve">185 FIRST AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-120144-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">46 TOMB ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-035404-00-00</t>
-[...42 lines deleted...]
-  <si>
     <t>Q53-03-120624-00-00</t>
   </si>
   <si>
     <t>FOWLER JACQUELINE K</t>
   </si>
   <si>
     <t xml:space="preserve">51 BEECHWOOD DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120664-00-00</t>
   </si>
   <si>
     <t>RAINEY MATTHEW H &amp; MICHELLE L PRENZLIN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">240 ELLA ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120736-00-00</t>
   </si>
   <si>
     <t>FOWLER ROBERT A</t>
   </si>
   <si>
     <t xml:space="preserve">141 NELSON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120764-00-00</t>
   </si>
   <si>
     <t>BIRCH CONI &amp; NIKKI BIRCH JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">90 ELMER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121232-00-00</t>
   </si>
   <si>
     <t>FRASIER CHRISTOPHER H &amp; TAMRA D JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">297 W PERRY ST  
 TIFFIN OH 44883</t>
-  </si>
-[...33 lines deleted...]
-</t>
   </si>
   <si>
     <t>Q53-03-121572-00-00</t>
   </si>
   <si>
     <t>COMER KEVIN TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">30 HOWARD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121764-00-00</t>
   </si>
   <si>
     <t>SCHOLL JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">155 W MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121816-00-00</t>
   </si>
   <si>
@@ -913,60 +768,50 @@
   <si>
     <t xml:space="preserve">134 W PERRY ST  
 </t>
   </si>
   <si>
     <t>Q53-03-123448-00-00</t>
   </si>
   <si>
     <t>SHAW ERIC</t>
   </si>
   <si>
     <t xml:space="preserve">63 FAIRFIELD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-123612-00-00</t>
   </si>
   <si>
     <t>TERRY ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">86 KENSINGTON AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-124144-01-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-03-124460-00-00</t>
   </si>
   <si>
     <t>ALSPACH JANET M</t>
   </si>
   <si>
     <t xml:space="preserve">42 GARY LN  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-124888-00-00</t>
   </si>
   <si>
     <t>PLUMMER STEPHANIE</t>
   </si>
   <si>
     <t xml:space="preserve">324 WENTZ ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-124888-01-00</t>
   </si>
   <si>
     <t>HAMMER CANDICE S</t>
   </si>
@@ -1027,60 +872,50 @@
   <si>
     <t>ROELLE MARY</t>
   </si>
   <si>
     <t xml:space="preserve">339 BENNER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-127020-00-00</t>
   </si>
   <si>
     <t>FEASEL SHEILA</t>
   </si>
   <si>
     <t xml:space="preserve">154 ALLEN ST  
 </t>
   </si>
   <si>
     <t>Q53-03-127760-00-00</t>
   </si>
   <si>
     <t>HICKMAN RONALD A JR &amp; JENNIFER L</t>
   </si>
   <si>
     <t xml:space="preserve">84 LONGFELLOW DR  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">250 W PERRY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-128096-00-00</t>
   </si>
   <si>
     <t>VANOVER GERALD D &amp; HEIDI K JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">182 WALKER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-128700-00-00</t>
   </si>
   <si>
     <t>MASO SUE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">122 MELMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-129108-00-00</t>
   </si>
@@ -1332,70 +1167,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F136" headerRowCount="1">
-  <autoFilter ref="A1:F136"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F115" headerRowCount="1">
+  <autoFilter ref="A1:F115"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F136"/>
+  <dimension ref="A1:F115"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.819225311279297" customWidth="1"/>
     <col min="2" max="2" width="47.70230484008789" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1419,51 +1254,51 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>1077</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>5553.88</v>
+        <v>4553.88</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>1161.33</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1479,51 +1314,51 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>2645.96</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1568.8</v>
+        <v>1418.8</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
         <v>1831.28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1679,51 +1514,51 @@
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
         <v>3319.23</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>1428.21</v>
+        <v>728.21</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
         <v>5405.77</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1879,51 +1714,51 @@
       </c>
       <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
         <v>1263.61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>2790.17</v>
+        <v>2625.61</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
         <v>2372.82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2099,51 +1934,51 @@
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="3">
         <v>735.74</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="3">
-        <v>2835.47</v>
+        <v>2435.47</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="3">
         <v>1544.77</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2179,1953 +2014,1533 @@
       </c>
       <c r="D40" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="3">
         <v>1030.98</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="3">
-        <v>398.95</v>
+        <v>1094.03</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="3">
-        <v>1094.03</v>
+        <v>2895.53</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="3">
-        <v>2895.53</v>
+        <v>2785.91</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="3">
-        <v>1137.54</v>
+        <v>3306.73</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E45" s="3">
-        <v>3338.89</v>
+        <v>3187.13</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E46" s="3">
-        <v>302.36</v>
+        <v>1565.81</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E47" s="3">
-        <v>3306.73</v>
+        <v>1259.57</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E48" s="3">
-        <v>3187.13</v>
+        <v>1583.32</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="3">
-        <v>1565.81</v>
+        <v>10175.35</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>1259.57</v>
+        <v>861.5</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>1583.32</v>
+        <v>5962.39</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E52" s="3">
-        <v>10175.35</v>
+        <v>407.79</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E53" s="3">
-        <v>1261.5</v>
+        <v>1540.92</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>5962.39</v>
+        <v>1058.55</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="E55" s="3">
-        <v>407.79</v>
+        <v>218.03</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E56" s="3">
-        <v>33.81</v>
+        <v>133.32</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="E57" s="3">
-        <v>1540.92</v>
+        <v>13259.25</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>1058.55</v>
+        <v>867.08</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" s="3">
-        <v>218.03</v>
+        <v>1272.66</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E60" s="3">
-        <v>133.32</v>
+        <v>3304.61</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="3">
-        <v>13259.25</v>
+        <v>37.76</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>1779.85</v>
+        <v>151.55</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="3">
-        <v>867.08</v>
+        <v>982.46</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>701.1</v>
+        <v>307.56</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="3">
-        <v>1272.66</v>
+        <v>169.6</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>194</v>
+        <v>108</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E66" s="3">
-        <v>3304.61</v>
+        <v>728.04</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E67" s="3">
-        <v>37.76</v>
+        <v>423.07</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="3">
-        <v>151.55</v>
+        <v>3477.13</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>982.46</v>
+        <v>1599.33</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>166.2</v>
+        <v>3578.67</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E71" s="3">
-        <v>407.56</v>
+        <v>7693.48</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E72" s="3">
-        <v>169.6</v>
+        <v>4114.4</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E73" s="3">
-        <v>728.04</v>
+        <v>3072.3</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E74" s="3">
-        <v>1309.24</v>
+        <v>82.02</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E75" s="3">
-        <v>26.97</v>
+        <v>5136.6</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E76" s="3">
-        <v>61.9</v>
+        <v>9247.75</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="E77" s="3">
-        <v>40.88</v>
+        <v>546.73</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E78" s="3">
-        <v>1429.97</v>
+        <v>2321.64</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E79" s="3">
-        <v>28.42</v>
+        <v>5283.04</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="E80" s="3">
-        <v>1597.42</v>
+        <v>4827.17</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E81" s="3">
-        <v>423.07</v>
+        <v>489.97</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="E82" s="3">
-        <v>3627.13</v>
+        <v>6931.74</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="E83" s="3">
-        <v>1599.33</v>
+        <v>863.1</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="E84" s="3">
-        <v>3578.67</v>
+        <v>771.47</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="E85" s="3">
-        <v>7693.48</v>
+        <v>8.12</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>214</v>
+        <v>250</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E86" s="3">
-        <v>1169.99</v>
+        <v>693.97</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E87" s="3">
-        <v>1730.96</v>
+        <v>1455.83</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="E88" s="3">
-        <v>1121.91</v>
+        <v>866.48</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>214</v>
+        <v>259</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="E89" s="3">
-        <v>108.31</v>
+        <v>1525.38</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="E90" s="3">
-        <v>106.93</v>
+        <v>4193.58</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="E91" s="3">
-        <v>4114.4</v>
+        <v>1818.41</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="E92" s="3">
-        <v>3072.3</v>
+        <v>673.97</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="E93" s="3">
-        <v>82.02</v>
+        <v>46.08</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E94" s="3">
-        <v>5136.6</v>
+        <v>179.56</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="E95" s="3">
-        <v>9247.75</v>
+        <v>2851.31</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="E96" s="3">
-        <v>546.73</v>
+        <v>441.83</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="E97" s="3">
-        <v>2321.64</v>
+        <v>49.46</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>273</v>
+        <v>36</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="E98" s="3">
-        <v>419.23</v>
+        <v>1896.68</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="E99" s="3">
-        <v>5283.04</v>
+        <v>439.06</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="E100" s="3">
-        <v>4827.17</v>
+        <v>5871.8</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="E101" s="3">
-        <v>489.97</v>
+        <v>1660.7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="E102" s="3">
-        <v>6931.74</v>
+        <v>0.85</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="E103" s="3">
-        <v>863.1</v>
+        <v>4450.64</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>290</v>
+        <v>108</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E104" s="3">
-        <v>921.47</v>
+        <v>1028.51</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>293</v>
+        <v>108</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="E105" s="3">
-        <v>8.12</v>
+        <v>166.1</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E106" s="3">
-        <v>693.97</v>
+        <v>21.59</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E107" s="3">
-        <v>1455.83</v>
+        <v>33.77</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="E108" s="3">
-        <v>866.48</v>
+        <v>2240.2</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E109" s="3">
-        <v>1525.38</v>
+        <v>674.2</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="E110" s="3">
-        <v>3270.46</v>
+        <v>689.35</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="E111" s="3">
-        <v>4743.58</v>
+        <v>1838.32</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="E112" s="3">
-        <v>1818.41</v>
+        <v>168.28</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="E113" s="3">
-        <v>673.97</v>
+        <v>346.48</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="E114" s="3">
-        <v>46.08</v>
+        <v>680.92</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>322</v>
+        <v>268</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="E115" s="3">
-        <v>179.56</v>
+        <v>14955.75</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>10</v>
-[...418 lines deleted...]
-      <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4201,53 +3616,32 @@
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
     <hyperlink ref="F99" r:id="rId99"/>
     <hyperlink ref="F100" r:id="rId100"/>
     <hyperlink ref="F101" r:id="rId101"/>
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
-    <hyperlink ref="F116" r:id="rId116"/>
-[...19 lines deleted...]
-    <hyperlink ref="F136" r:id="rId136"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>