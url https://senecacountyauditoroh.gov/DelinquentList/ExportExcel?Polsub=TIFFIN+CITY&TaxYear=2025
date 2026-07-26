--- v0 (2026-02-09)
+++ v1 (2026-07-26)
@@ -5,159 +5,126 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="421">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>Q56-03-033164-06-01</t>
-[...9 lines deleted...]
-</t>
+    <t>Q53-01-104996-00-00</t>
+  </si>
+  <si>
+    <t>FABER TERESA P TRUSTEE</t>
+  </si>
+  <si>
+    <t>TIFFIN CSD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 E PERRY ST  
+TIFFIN OH 44883</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>Q53-01-104996-00-00</t>
-[...11 lines deleted...]
-  <si>
     <t>Q53-01-105176-00-00</t>
   </si>
   <si>
     <t>SHORT JESSE</t>
   </si>
   <si>
     <t xml:space="preserve">310 RIVERSIDE DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-105452-00-00</t>
   </si>
   <si>
     <t>FRISCH MATTHEW BRYAN</t>
   </si>
   <si>
     <t xml:space="preserve">48 CIRCULAR ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-01-105596-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-01-105624-00-00</t>
   </si>
   <si>
     <t>ROMIG CHRISTOPHER A</t>
   </si>
   <si>
     <t xml:space="preserve">189 191 E PERRY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-105712-00-00</t>
   </si>
   <si>
     <t>STEINMETZ STEVEN J &amp; KATINA M</t>
   </si>
   <si>
     <t xml:space="preserve">103 E PERRY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-01-105860-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-01-106268-00-00</t>
   </si>
   <si>
     <t>HUFFORD LOUANNE E</t>
   </si>
   <si>
     <t xml:space="preserve">244 RIVERSIDE DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-107264-00-00</t>
   </si>
   <si>
     <t>KAMINSKI WILLIAM J</t>
   </si>
   <si>
     <t xml:space="preserve">66 BOBB ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-107376-00-00</t>
   </si>
   <si>
     <t>THOMPSON DOROTHY L T/O/D</t>
   </si>
@@ -191,301 +158,211 @@
   <si>
     <t>BURGER ROBERT J</t>
   </si>
   <si>
     <t xml:space="preserve">12 REBECCA ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-107808-00-00</t>
   </si>
   <si>
     <t>ZEIS DONALD E</t>
   </si>
   <si>
     <t xml:space="preserve">69 MAIN ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-107868-00-00</t>
   </si>
   <si>
     <t>WAGNER DARRYL J</t>
   </si>
   <si>
     <t xml:space="preserve">22 HEILMAN ST  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">110 CIRCULAR ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-108640-00-00</t>
   </si>
   <si>
     <t>WARNER JEFFREY D</t>
   </si>
   <si>
     <t xml:space="preserve">OHIO AVE  
 </t>
   </si>
   <si>
     <t>Q53-01-108984-00-00</t>
   </si>
   <si>
     <t>ROBERTS DANIEL J</t>
   </si>
   <si>
     <t xml:space="preserve">390 E MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-01-109084-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-01-109128-00-00</t>
   </si>
   <si>
     <t>SMITH ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">192 E PERRY (REAR) ST  
 </t>
   </si>
   <si>
     <t>Q53-01-109264-00-00</t>
   </si>
   <si>
     <t>FOWLER JACQUELINE K</t>
   </si>
   <si>
     <t xml:space="preserve">21 JOHNSON ST  
 </t>
   </si>
   <si>
-    <t>Q53-01-109596-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-01-136552-03-00</t>
   </si>
   <si>
     <t>FERSTLER SHERRI K</t>
   </si>
   <si>
     <t xml:space="preserve">236 ELM AVE  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">1440 MAULE RD  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-110896-00-00</t>
   </si>
   <si>
     <t>BENFER DALANA K</t>
   </si>
   <si>
     <t xml:space="preserve">234 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-110900-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W DAVIS ST  
 </t>
   </si>
   <si>
     <t>Q53-02-110904-00-00</t>
   </si>
   <si>
     <t>Q53-02-110908-00-00</t>
   </si>
   <si>
     <t>BACON FRANK L</t>
   </si>
   <si>
     <t xml:space="preserve">WATER ST  
 </t>
   </si>
   <si>
     <t>Q53-02-111020-00-00</t>
   </si>
   <si>
     <t>BROWN MATTHEW G TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">BENNER ST  
 </t>
   </si>
   <si>
-    <t>Q53-02-111023-06-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-111044-00-00</t>
   </si>
   <si>
     <t>HART BRAD R</t>
   </si>
   <si>
     <t xml:space="preserve">83 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111068-00-00</t>
   </si>
   <si>
     <t>HICKMAN ANDREW</t>
   </si>
   <si>
     <t xml:space="preserve">86 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111176-01-00</t>
   </si>
   <si>
     <t>PRENZLIN BEATRICE A</t>
   </si>
   <si>
     <t xml:space="preserve">269 JACKSON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-02-111236-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-02-111448-00-00</t>
   </si>
   <si>
     <t>PECK FREDERICK B JR</t>
   </si>
   <si>
     <t xml:space="preserve">163 E DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111456-00-00</t>
   </si>
   <si>
     <t>SHRODE TERESA</t>
   </si>
   <si>
     <t xml:space="preserve">360 WATER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111528-00-00</t>
   </si>
   <si>
     <t>LEGRANT DANIELLE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">193 FIFTH AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111540-00-00</t>
   </si>
   <si>
     <t>GLICK RHONDA D &amp; RHONDA D YENTZER</t>
   </si>
   <si>
     <t xml:space="preserve">196 FIFTH AVE  
 TIFFIN OH 44883</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>Q53-02-111552-00-00</t>
   </si>
   <si>
     <t>BIRCH PAUL A &amp; KIMBERLY M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">190 FIFTH AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111820-00-00</t>
   </si>
   <si>
     <t>MANGUS BRIANNE</t>
   </si>
   <si>
     <t xml:space="preserve">521 JACKSON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-111960-00-00</t>
   </si>
   <si>
@@ -494,67 +371,50 @@
   <si>
     <t xml:space="preserve">202 THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-112084-00-00</t>
   </si>
   <si>
     <t>BUCCIONE JOYCE L ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">186 TOMB ST  
 </t>
   </si>
   <si>
     <t>Q53-02-112272-00-00</t>
   </si>
   <si>
     <t>CHAFFIN DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">41 GRACE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-02-112480-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>Q53-02-112624-00-00</t>
   </si>
   <si>
     <t>FABER HERBERT A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">431 WATER ST  
 </t>
   </si>
   <si>
     <t>Q53-02-112972-02-00</t>
   </si>
   <si>
     <t>DJ LAND CO INC</t>
   </si>
   <si>
     <t xml:space="preserve">40 DALLAS ST  
 </t>
   </si>
   <si>
     <t>Q53-02-112972-03-00</t>
   </si>
   <si>
     <t xml:space="preserve">46 DALLAS ST  
 </t>
@@ -583,446 +443,333 @@
   <si>
     <t>Q53-02-112972-43-00</t>
   </si>
   <si>
     <t xml:space="preserve">35 DALLAS ST  
 </t>
   </si>
   <si>
     <t>Q53-02-112972-44-00</t>
   </si>
   <si>
     <t xml:space="preserve">30 DALLAS ST  
 </t>
   </si>
   <si>
     <t>Q53-02-113212-00-00</t>
   </si>
   <si>
     <t>GARVIN NIKOLAOS L</t>
   </si>
   <si>
     <t xml:space="preserve">59 MINERVA ST  
 </t>
   </si>
   <si>
-    <t>Q53-02-113248-00-00</t>
-[...2 lines deleted...]
-    <t>FONSECA MARIA A</t>
+    <t>Q53-02-113364-00-00</t>
+  </si>
+  <si>
+    <t>KIDWELL DENNY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 DOUGLAS ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-113536-00-00</t>
+  </si>
+  <si>
+    <t>MASSEY DANIEL JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THOMAS ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-113588-00-00</t>
+  </si>
+  <si>
+    <t>BENNETT DONALD W &amp; MADONNA C LE JT SUR ETAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39 PARK AVE  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-113624-00-00</t>
+  </si>
+  <si>
+    <t>GIBSON THOMAS G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 BRADEN CT  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-113780-00-00</t>
+  </si>
+  <si>
+    <t>MARTINEZ PENNY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 N SANDUSKY ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-114192-00-00</t>
+  </si>
+  <si>
+    <t>MOWERY VELVET R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">357 WATER ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-114696-00-00</t>
+  </si>
+  <si>
+    <t>HOFFMAN JOHN W &amp; MELISSA JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">482 N WASHINGTON ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-114916-00-00</t>
+  </si>
+  <si>
+    <t>MULLHOLAND MARSHA L &amp; RICHARD G JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109 EIGHTH AVE  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-115064-00-00</t>
+  </si>
+  <si>
+    <t>HAWK SHERI L &amp; MICHAEL A JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 THIRD AVE  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-115096-00-00</t>
+  </si>
+  <si>
+    <t>GLICK TIMOTHY A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162 THIRD AVE  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-115284-00-00</t>
+  </si>
+  <si>
+    <t>OMLOR ROBERT F GRDN JOHN J/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 GRACE ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-115648-00-00</t>
+  </si>
+  <si>
+    <t>GROVER DANIEL P &amp; BRENDA L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">217 N SANDUSKY ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-115680-00-00</t>
+  </si>
+  <si>
+    <t>FABER TERESA P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42 SECOND AVE  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-116248-00-00</t>
+  </si>
+  <si>
+    <t>HOUDESHELL JANE E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">191 HALL ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-116820-00-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44 46 MIAMI ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-116920-00-00</t>
+  </si>
+  <si>
+    <t>ALBERT CARRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 MINERVA ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-117100-00-00</t>
+  </si>
+  <si>
+    <t>KISER JOSHUA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 APPLE ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-117208-00-00</t>
+  </si>
+  <si>
+    <t>59 APPLE LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59 APPLE ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-117244-00-00</t>
+  </si>
+  <si>
+    <t>SMITH CLARA A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39 ELWOOD ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-117288-00-00</t>
+  </si>
+  <si>
+    <t>CULVER RODNEY J</t>
+  </si>
+  <si>
+    <t>Q53-02-117464-00-00</t>
+  </si>
+  <si>
+    <t>KIDWELL DENNY T/O/D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149 THOMAS ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-117468-00-00</t>
+  </si>
+  <si>
+    <t>Q53-02-117576-00-00</t>
+  </si>
+  <si>
+    <t>FERGUSON GAUGE A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEBSTER ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-118008-00-00</t>
+  </si>
+  <si>
+    <t>BAUMAN MICHAEL C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46 GRACE ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-118320-00-00</t>
+  </si>
+  <si>
+    <t>GOMEZ TERESA A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164 E DAVIS ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-118380-00-00</t>
+  </si>
+  <si>
+    <t>WHITAKER JOHN &amp; CYNTHIA A JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135 TOMB ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-118552-00-00</t>
+  </si>
+  <si>
+    <t>COLLINS DONALD E &amp; NORMA R JT SUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">173 MINERVA ST  
+</t>
+  </si>
+  <si>
+    <t>Q53-02-118608-00-00</t>
+  </si>
+  <si>
+    <t>PERIN CAROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78 DOUGLAS ST  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-118636-00-00</t>
+  </si>
+  <si>
+    <t>KISER JAMES R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195 SECOND AVE  
+TIFFIN OH 44883</t>
+  </si>
+  <si>
+    <t>Q53-02-118640-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND AVE  
 </t>
   </si>
   <si>
-    <t>Q53-02-113252-00-00</t>
-[...384 lines deleted...]
-  <si>
     <t>Q53-02-119052-00-00</t>
   </si>
   <si>
     <t>WELTER DAVID E</t>
   </si>
   <si>
     <t xml:space="preserve">THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119056-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">124 THIRD AVE  
 </t>
   </si>
   <si>
     <t>Q53-02-119548-00-00</t>
   </si>
   <si>
     <t>JOHNSON MICHAEL D &amp; AMANDA L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">213 E DAVIS ST  
 </t>
@@ -1039,145 +786,95 @@
   <si>
     <t>MARKER GURTHA E</t>
   </si>
   <si>
     <t xml:space="preserve">149 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119968-00-00</t>
   </si>
   <si>
     <t>MOON TERRY C</t>
   </si>
   <si>
     <t xml:space="preserve">185 FIRST AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-120144-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">46 TOMB ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-02-120164-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-03-035404-00-00</t>
   </si>
   <si>
     <t>HMY INVESTMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">580 S SANDUSKY ST  
 </t>
   </si>
   <si>
     <t>Q53-03-035408-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">WOODLAND AVE  
 </t>
   </si>
   <si>
     <t>Q53-03-035492-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">WOODLAND AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-035496-00-00</t>
   </si>
   <si>
     <t>Q53-03-035516-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">600 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-035520-00-00</t>
   </si>
   <si>
     <t>Q53-03-035532-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">620 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-036432-02-00</t>
-[...25 lines deleted...]
-  <si>
     <t>Q53-03-120624-00-00</t>
-  </si>
-[...1 lines deleted...]
-    <t>FOWLER SCOTT E &amp; JACQUELINE K JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">51 BEECHWOOD DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120664-00-00</t>
   </si>
   <si>
     <t>RAINEY MATTHEW H &amp; MICHELLE L PRENZLIN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">240 ELLA ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120736-00-00</t>
   </si>
   <si>
     <t>FOWLER ROBERT A</t>
   </si>
   <si>
     <t xml:space="preserve">141 NELSON ST  
 TIFFIN OH 44883</t>
   </si>
@@ -1245,150 +942,80 @@
   <si>
     <t xml:space="preserve">30 HOWARD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121764-00-00</t>
   </si>
   <si>
     <t>SCHOLL JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">155 W MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121816-00-00</t>
   </si>
   <si>
     <t>ZEIS JYL</t>
   </si>
   <si>
     <t xml:space="preserve">CARL ST  
 </t>
   </si>
   <si>
-    <t>Q53-03-122028-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-03-122396-00-00</t>
   </si>
   <si>
     <t>GRAY RICHARD</t>
   </si>
   <si>
     <t xml:space="preserve">25 JACKSON ST  
 </t>
   </si>
   <si>
-    <t>Q53-03-122624-00-00</t>
-[...38 lines deleted...]
-  <si>
     <t>Q53-03-122772-00-00</t>
   </si>
   <si>
     <t>HASSLER MARK S &amp; WANDA KAY HASSLER JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">78 VIRGINIA AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-122912-00-00</t>
   </si>
   <si>
     <t>RATLIFF JIMMY E</t>
   </si>
   <si>
     <t xml:space="preserve">134 W PERRY ST  
 </t>
   </si>
   <si>
-    <t>Q53-03-123048-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-03-123292-00-00</t>
   </si>
   <si>
     <t>YOUNG BRADLEY F</t>
   </si>
   <si>
     <t xml:space="preserve">500 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-123448-00-00</t>
   </si>
   <si>
     <t>SHAW ERIC</t>
   </si>
   <si>
     <t xml:space="preserve">63 FAIRFIELD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-123612-00-00</t>
   </si>
   <si>
     <t>TERRY ROBERT L</t>
   </si>
@@ -1452,381 +1079,251 @@
   <si>
     <t xml:space="preserve">WENTZ ST  
 </t>
   </si>
   <si>
     <t>Q53-03-125564-00-00</t>
   </si>
   <si>
     <t>RAINEY MATTHEW H &amp; MICHELLE L RAINEY JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">35 S RIVER RD  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-125740-00-00</t>
   </si>
   <si>
     <t>BURD BARRY E TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">W MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-125776-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-03-126096-00-00</t>
   </si>
   <si>
     <t>KISSELL SHAWN A</t>
   </si>
   <si>
     <t xml:space="preserve">197 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-126156-00-00</t>
   </si>
   <si>
     <t>COOK JAY W</t>
   </si>
   <si>
     <t xml:space="preserve">53 MAPLE ST  
-TIFFIN OH 44883</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">282 W PERRY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-126992-00-00</t>
   </si>
   <si>
     <t>ROELLE MARY</t>
   </si>
   <si>
     <t xml:space="preserve">339 BENNER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-127020-00-00</t>
   </si>
   <si>
     <t>FEASEL SHEILA</t>
   </si>
   <si>
     <t xml:space="preserve">154 ALLEN ST  
 </t>
   </si>
   <si>
     <t>Q53-03-127760-00-00</t>
   </si>
   <si>
     <t>HICKMAN RONALD A JR &amp; JENNIFER L</t>
   </si>
   <si>
     <t xml:space="preserve">84 LONGFELLOW DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-127764-00-00</t>
   </si>
   <si>
     <t>REILLY DEBORA J</t>
   </si>
   <si>
     <t xml:space="preserve">250 W PERRY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-127832-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-04-128096-00-00</t>
   </si>
   <si>
     <t>VANOVER GERALD D &amp; HEIDI K JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">182 WALKER ST  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">37 MARLYN ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-128700-00-00</t>
   </si>
   <si>
     <t>MASO SUE ANN</t>
   </si>
   <si>
     <t xml:space="preserve">122 MELMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-129108-00-00</t>
   </si>
   <si>
     <t>3 EC DEVELOPMENT LLC</t>
   </si>
   <si>
     <t xml:space="preserve">ORCHARD PARK  
 </t>
   </si>
   <si>
     <t>Q53-04-129116-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">ST FRANCIS AVE  
 </t>
   </si>
   <si>
     <t>Q53-04-129388-00-00</t>
   </si>
   <si>
     <t>YOUNG HOWARD &amp; MARY ELLEN</t>
   </si>
   <si>
     <t xml:space="preserve">CHARLOTTE ST  
 </t>
   </si>
   <si>
     <t>Q53-04-129516-00-00</t>
   </si>
   <si>
     <t>MEIER BRADLEY J &amp; ERICA L WELLINGTON JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">218 MELMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-04-129536-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-04-129952-00-00</t>
   </si>
   <si>
     <t>COPUS SHIRLEY A PARROTT</t>
   </si>
   <si>
     <t xml:space="preserve">192 CHARLOTTE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-131244-00-00</t>
   </si>
   <si>
     <t>IRVING MARK A &amp; DAWN E JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">363 SYCAMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-131604-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">451 S MONROE ST  
 </t>
   </si>
   <si>
     <t>Q53-04-131984-00-00</t>
   </si>
   <si>
     <t>BALSIZER JESSICA</t>
   </si>
   <si>
     <t xml:space="preserve">318 SYCAMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-132000-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">310 318 SYCAMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-04-132072-00-00</t>
-[...18 lines deleted...]
-  <si>
     <t>Q53-04-132520-00-00</t>
   </si>
   <si>
     <t>ZHENG JIN LI</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERSON ST  
 </t>
   </si>
   <si>
-    <t>Q53-04-132836-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-04-132948-00-00</t>
   </si>
   <si>
     <t>MCKEE TIMOTHY J &amp; TROY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">296 HEDGES ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133000-00-00</t>
   </si>
   <si>
     <t>STALSWORTH MARILYN S</t>
   </si>
   <si>
     <t xml:space="preserve">392 S JEFFERSON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133484-00-00</t>
   </si>
   <si>
     <t>MOYER ERIN J &amp; CHRISTINE M JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">SYCAMORE (REAR) ST  
 </t>
   </si>
   <si>
-    <t>Q53-04-133628-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-04-133680-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">2 6 SYCAMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133820-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">198 UNION ST  
 </t>
   </si>
   <si>
     <t>Q53-04-133824-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">UNION ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133848-00-00</t>
   </si>
   <si>
     <t>PANUTO JOHN EDMUND &amp; SHARI ANN JT SUR</t>
@@ -1834,124 +1331,77 @@
   <si>
     <t xml:space="preserve">346 S WASHINGTON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133940-00-00</t>
   </si>
   <si>
     <t>MIGDADI REAL ESTATE INC</t>
   </si>
   <si>
     <t xml:space="preserve">130 MELMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134052-00-00</t>
   </si>
   <si>
     <t>HOUDESHELL DONALD DEAN JR &amp; GILLIAN R JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">200 CIRCULAR ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-04-134128-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-04-134408-00-00</t>
   </si>
   <si>
     <t>SCHLETER MARY A</t>
   </si>
   <si>
     <t xml:space="preserve">55 AVERY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134412-00-00</t>
   </si>
   <si>
     <t>KINN GREGORY PAUL JR</t>
   </si>
   <si>
     <t xml:space="preserve">41 AVERY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-04-134436-00-00</t>
-[...25 lines deleted...]
-  <si>
     <t>Q53-04-134560-00-00</t>
   </si>
   <si>
     <t>TRFD KEAR LLC</t>
   </si>
   <si>
     <t xml:space="preserve">6 12 E MARKET ST  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">124 SCHONHARDT ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134712-00-00</t>
   </si>
   <si>
     <t>DIAZ ANTONIO</t>
   </si>
   <si>
     <t xml:space="preserve">23 AVERY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134744-00-00</t>
   </si>
   <si>
     <t>MISNA GROUP USA INC</t>
   </si>
   <si>
     <t xml:space="preserve">551 S WASHINGTON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134760-00-00</t>
   </si>
@@ -2018,4260 +1468,3120 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F209" headerRowCount="1">
-  <autoFilter ref="A1:F209"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F152" headerRowCount="1">
+  <autoFilter ref="A1:F152"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31428&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F209"/>
+  <dimension ref="A1:F152"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.819225311279297" customWidth="1"/>
-    <col min="2" max="2" width="57.89510726928711" customWidth="1"/>
-    <col min="3" max="3" width="23.39120864868164" customWidth="1"/>
+    <col min="2" max="2" width="47.70230484008789" customWidth="1"/>
+    <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
-    <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
+    <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>275.17</v>
+        <v>1028.98</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="3">
-        <v>1028.98</v>
+        <v>5306.26</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="3">
-        <v>5306.26</v>
+        <v>1109.55</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>1109.55</v>
+        <v>2527.99</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>110.97</v>
+        <v>1785.48</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>2527.99</v>
+        <v>1749.63</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="3">
-        <v>2978.48</v>
+        <v>1084.83</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>3441.19</v>
+        <v>3790.41</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="3">
-        <v>1749.63</v>
+        <v>853.48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>1084.83</v>
+        <v>1915.67</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>3790.41</v>
+        <v>11454.51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>853.48</v>
+        <v>2763.96</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="3">
-        <v>1915.67</v>
+        <v>1607.79</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>11454.51</v>
+        <v>3171.25</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="3">
-        <v>2763.96</v>
+        <v>1698.92</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>1607.79</v>
+        <v>5164.76</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>1476.75</v>
+        <v>1047.16</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>3171.25</v>
+        <v>1066.4</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>3798.92</v>
+        <v>137.86</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>553.11</v>
+        <v>10.12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E22" s="3">
-        <v>5164.76</v>
+        <v>10.12</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>1047.16</v>
+        <v>679.47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>126.94</v>
+        <v>4356.76</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>192.93</v>
+        <v>1913.82</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>1996.04</v>
+        <v>1207.27</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>230527.92</v>
+        <v>2761.31</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>137.86</v>
+        <v>2267.02</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>10.12</v>
+        <v>164.41</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>10.12</v>
+        <v>8863.63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>679.47</v>
+        <v>4480.25</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>4856.76</v>
+        <v>407.39</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>547.58</v>
+        <v>1934.91</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>1913.82</v>
+        <v>1184.98</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>1207.27</v>
+        <v>384.56</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>3261.31</v>
+        <v>1330.6</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>496.37</v>
+        <v>702.94</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>1252.51</v>
+        <v>7.59</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>2267.02</v>
+        <v>7.49</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E40" s="3">
-        <v>364.41</v>
+        <v>7.49</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E41" s="3">
-        <v>9223.63</v>
+        <v>8.43</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E42" s="3">
-        <v>4480.25</v>
+        <v>6.8</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="E43" s="3">
-        <v>3914.2</v>
+        <v>6.31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E44" s="3">
-        <v>407.39</v>
+        <v>9.58</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E45" s="3">
-        <v>1934.91</v>
+        <v>2947.9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="E46" s="3">
-        <v>1184.98</v>
+        <v>1475.89</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E47" s="3">
-        <v>384.56</v>
+        <v>94.34</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="E48" s="3">
-        <v>1330.6</v>
+        <v>985.02</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="E49" s="3">
-        <v>103.2</v>
+        <v>381.16</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="E50" s="3">
-        <v>55.75</v>
+        <v>1045.25</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E51" s="3">
-        <v>702.94</v>
+        <v>2766.43</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="E52" s="3">
-        <v>7.59</v>
+        <v>1086.82</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E53" s="3">
-        <v>7.49</v>
+        <v>3304.67</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E54" s="3">
-        <v>7.49</v>
+        <v>288.88</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E55" s="3">
-        <v>8.43</v>
+        <v>3159.3</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E56" s="3">
-        <v>6.8</v>
+        <v>3045.03</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" s="3">
-        <v>6.31</v>
+        <v>1496</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="3">
-        <v>9.58</v>
+        <v>1203.41</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="3">
-        <v>3997.9</v>
+        <v>1512.72</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="3">
-        <v>301.48</v>
+        <v>9721.68</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E61" s="3">
-        <v>554.25</v>
+        <v>1396.34</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E62" s="3">
-        <v>2938.76</v>
+        <v>5696.55</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E63" s="3">
-        <v>1475.89</v>
+        <v>389.6</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E64" s="3">
-        <v>94.34</v>
+        <v>701.1</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>187</v>
+        <v>136</v>
       </c>
       <c r="E65" s="3">
-        <v>985.02</v>
+        <v>1472.22</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E66" s="3">
-        <v>381.16</v>
+        <v>1011.35</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>193</v>
+        <v>136</v>
       </c>
       <c r="E67" s="3">
-        <v>1045.25</v>
+        <v>208.31</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="3">
-        <v>2766.43</v>
+        <v>127.38</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>260.42</v>
+        <v>12668.08</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>1086.82</v>
+        <v>1700.5</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>467</v>
+        <v>828.42</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>3304.67</v>
+        <v>669.84</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>203.51</v>
+        <v>1215.92</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>288.88</v>
+        <v>3157.27</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>3159.3</v>
+        <v>36.08</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>866.22</v>
+        <v>144.79</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E77" s="3">
-        <v>3045.03</v>
+        <v>938.66</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E78" s="3">
-        <v>1496</v>
+        <v>3345.75</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="E79" s="3">
-        <v>1203.41</v>
+        <v>226.21</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E80" s="3">
-        <v>624.54</v>
+        <v>580.47</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E81" s="3">
-        <v>1512.72</v>
+        <v>162.04</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="E82" s="3">
-        <v>457.21</v>
+        <v>695.58</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E83" s="3">
-        <v>37.8</v>
+        <v>1250.87</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>97</v>
+        <v>235</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E84" s="3">
-        <v>10721.68</v>
+        <v>25.77</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E85" s="3">
-        <v>2596.34</v>
+        <v>59.14</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="E86" s="3">
-        <v>5696.55</v>
+        <v>39.06</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="E87" s="3">
-        <v>389.6</v>
+        <v>1366.21</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="E88" s="3">
-        <v>2561.1</v>
+        <v>27.15</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>184</v>
+        <v>246</v>
       </c>
       <c r="E89" s="3">
-        <v>1472.22</v>
+        <v>1526.2</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>258</v>
+        <v>57</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="E90" s="3">
-        <v>1011.35</v>
+        <v>1133.71</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>184</v>
+        <v>251</v>
       </c>
       <c r="E91" s="3">
-        <v>208.31</v>
+        <v>3752.04</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="E92" s="3">
-        <v>127.38</v>
+        <v>1528.02</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="E93" s="3">
-        <v>12668.08</v>
+        <v>3419.11</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E94" s="3">
-        <v>29.96</v>
+        <v>7350.46</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>271</v>
+        <v>235</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="E95" s="3">
-        <v>1700.5</v>
+        <v>1117.82</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>274</v>
+        <v>235</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="E96" s="3">
-        <v>1428.42</v>
+        <v>1653.78</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>277</v>
+        <v>235</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="E97" s="3">
-        <v>615.18</v>
+        <v>1071.89</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>280</v>
+        <v>235</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="E98" s="3">
-        <v>1797.02</v>
+        <v>103.48</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>283</v>
+        <v>235</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="E99" s="3">
-        <v>2069.84</v>
+        <v>102.16</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="E100" s="3">
-        <v>1215.92</v>
+        <v>3930.95</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="E101" s="3">
-        <v>3157.27</v>
+        <v>2935.32</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>175</v>
+        <v>279</v>
       </c>
       <c r="E102" s="3">
-        <v>36.08</v>
+        <v>78.36</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="E103" s="3">
-        <v>144.79</v>
+        <v>4907.58</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="E104" s="3">
-        <v>938.66</v>
+        <v>783.45</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="E105" s="3">
-        <v>3345.75</v>
+        <v>8835.43</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E106" s="3">
-        <v>226.21</v>
+        <v>631.43</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="E107" s="3">
-        <v>1080.47</v>
+        <v>522.35</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="E108" s="3">
-        <v>162.04</v>
+        <v>2218.13</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>153</v>
+        <v>299</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="E109" s="3">
-        <v>695.58</v>
+        <v>400.54</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E110" s="3">
-        <v>519.05</v>
+        <v>5047.49</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="E111" s="3">
-        <v>967.13</v>
+        <v>4611.95</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="E112" s="3">
-        <v>1250.87</v>
+        <v>468.12</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="E113" s="3">
-        <v>25.77</v>
+        <v>6622.68</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="E114" s="3">
-        <v>59.14</v>
+        <v>824.62</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="C115" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E115" s="3">
-        <v>39.06</v>
+        <v>1167.01</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E116" s="3">
-        <v>1366.21</v>
+        <v>7.76</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E117" s="3">
-        <v>27.15</v>
+        <v>663.02</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E118" s="3">
-        <v>1526.2</v>
+        <v>78.4</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E119" s="3">
-        <v>14497.33</v>
+        <v>1390.92</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" s="3">
-        <v>2993.53</v>
+        <v>827.85</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>2699.84</v>
+        <v>1554.03</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B122" s="0" t="s">
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>1133.71</v>
+        <v>3124.64</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>4502.04</v>
+        <v>4532.08</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>1528.02</v>
+        <v>1737.33</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="B125" s="0" t="s">
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>3419.11</v>
+        <v>643.92</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>7350.46</v>
+        <v>44.03</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>1117.82</v>
+        <v>171.54</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E128" s="3">
-        <v>1653.78</v>
+        <v>2724.18</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E129" s="3">
-        <v>1071.89</v>
+        <v>422.13</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>317</v>
+        <v>360</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E130" s="3">
-        <v>103.48</v>
+        <v>47.25</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>317</v>
+        <v>36</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E131" s="3">
-        <v>102.16</v>
+        <v>1812.11</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E132" s="3">
-        <v>3930.95</v>
+        <v>2181.92</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="B133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E133" s="3">
-        <v>2935.32</v>
+        <v>6485.48</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E134" s="3">
-        <v>78.36</v>
+        <v>419.49</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E135" s="3">
-        <v>211.92</v>
+        <v>5610</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E136" s="3">
-        <v>4907.58</v>
+        <v>1586.65</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E137" s="3">
-        <v>777.49</v>
+        <v>0.81</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>381</v>
+        <v>346</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E138" s="3">
-        <v>522.56</v>
+        <v>4252.2</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139" s="3">
-        <v>5885.12</v>
+        <v>982.65</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="B140" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E140" s="3">
-        <v>1243.02</v>
+        <v>158.69</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B141" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>783.45</v>
+        <v>20.63</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B142" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E142" s="3">
-        <v>8835.43</v>
+        <v>32.26</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B143" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E143" s="3">
-        <v>640.51</v>
+        <v>5815.82</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B144" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E144" s="3">
-        <v>5906.06</v>
+        <v>2140.31</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B145" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E145" s="3">
-        <v>631.43</v>
+        <v>644.14</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B146" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E146" s="3">
-        <v>522.35</v>
+        <v>12379.55</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B147" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E147" s="3">
-        <v>2218.13</v>
+        <v>658.62</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B148" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E148" s="3">
-        <v>400.54</v>
+        <v>1756.36</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B149" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E149" s="3">
-        <v>5372.49</v>
+        <v>160.78</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B150" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E150" s="3">
-        <v>4611.95</v>
+        <v>331.03</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>421</v>
+        <v>352</v>
       </c>
       <c r="E151" s="3">
-        <v>968.12</v>
+        <v>650.56</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>423</v>
+        <v>346</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="3">
-        <v>6772.68</v>
+        <v>14288.93</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>10</v>
-[...1138 lines deleted...]
-      <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6384,89 +4694,32 @@
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
-    <hyperlink ref="F153" r:id="rId153"/>
-[...55 lines deleted...]
-    <hyperlink ref="F209" r:id="rId209"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>