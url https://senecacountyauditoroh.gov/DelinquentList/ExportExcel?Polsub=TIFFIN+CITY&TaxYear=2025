--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="381">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>Q53-01-104996-00-00</t>
   </si>
   <si>
     <t>FABER TERESA P TRUSTEE</t>
   </si>
   <si>
@@ -191,60 +191,50 @@
   <si>
     <t xml:space="preserve">OHIO AVE  
 </t>
   </si>
   <si>
     <t>Q53-01-108984-00-00</t>
   </si>
   <si>
     <t>ROBERTS DANIEL J</t>
   </si>
   <si>
     <t xml:space="preserve">390 E MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-01-109128-00-00</t>
   </si>
   <si>
     <t>SMITH ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">192 E PERRY (REAR) ST  
 </t>
   </si>
   <si>
-    <t>Q53-01-109264-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-01-136552-03-00</t>
   </si>
   <si>
     <t>FERSTLER SHERRI K</t>
   </si>
   <si>
     <t xml:space="preserve">236 ELM AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-110896-00-00</t>
   </si>
   <si>
     <t>BENFER DALANA K</t>
   </si>
   <si>
     <t xml:space="preserve">234 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-110900-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">W DAVIS ST  
 </t>
@@ -381,102 +371,50 @@
   <si>
     <t xml:space="preserve">186 TOMB ST  
 </t>
   </si>
   <si>
     <t>Q53-02-112272-00-00</t>
   </si>
   <si>
     <t>CHAFFIN DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">41 GRACE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-112624-00-00</t>
   </si>
   <si>
     <t>FABER HERBERT A TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">431 WATER ST  
 </t>
   </si>
   <si>
-    <t>Q53-02-112972-02-00</t>
-[...50 lines deleted...]
-  <si>
     <t>Q53-02-113212-00-00</t>
   </si>
   <si>
     <t>GARVIN NIKOLAOS L</t>
   </si>
   <si>
     <t xml:space="preserve">59 MINERVA ST  
 </t>
   </si>
   <si>
     <t>Q53-02-113364-00-00</t>
   </si>
   <si>
     <t>KIDWELL DENNY</t>
   </si>
   <si>
     <t xml:space="preserve">27 DOUGLAS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-113536-00-00</t>
   </si>
   <si>
     <t>MASSEY DANIEL JR</t>
   </si>
@@ -743,64 +681,54 @@
   <si>
     <t>Q53-02-118640-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">SECOND AVE  
 </t>
   </si>
   <si>
     <t>Q53-02-119052-00-00</t>
   </si>
   <si>
     <t>WELTER DAVID E</t>
   </si>
   <si>
     <t xml:space="preserve">THIRD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119056-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">124 THIRD AVE  
 </t>
   </si>
   <si>
-    <t>Q53-02-119548-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-02-119600-00-00</t>
   </si>
   <si>
-    <t>ALLISON VERLINDA J T/O/D</t>
+    <t>HOOD AUSTON</t>
   </si>
   <si>
     <t>Q53-02-119696-00-00</t>
   </si>
   <si>
     <t>MARKER GURTHA E</t>
   </si>
   <si>
     <t xml:space="preserve">149 W DAVIS ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-119968-00-00</t>
   </si>
   <si>
     <t>MOON TERRY C</t>
   </si>
   <si>
     <t xml:space="preserve">185 FIRST AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-02-120144-00-00</t>
   </si>
   <si>
@@ -833,50 +761,53 @@
   </si>
   <si>
     <t>Q53-03-035496-00-00</t>
   </si>
   <si>
     <t>Q53-03-035516-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">600 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-035520-00-00</t>
   </si>
   <si>
     <t>Q53-03-035532-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">620 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120624-00-00</t>
   </si>
   <si>
+    <t>FOWLER JACQUELINE K</t>
+  </si>
+  <si>
     <t xml:space="preserve">51 BEECHWOOD DR  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120664-00-00</t>
   </si>
   <si>
     <t>RAINEY MATTHEW H &amp; MICHELLE L PRENZLIN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">240 ELLA ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120736-00-00</t>
   </si>
   <si>
     <t>FOWLER ROBERT A</t>
   </si>
   <si>
     <t xml:space="preserve">141 NELSON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-120764-00-00</t>
@@ -952,80 +883,60 @@
   <si>
     <t xml:space="preserve">155 W MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-121816-00-00</t>
   </si>
   <si>
     <t>ZEIS JYL</t>
   </si>
   <si>
     <t xml:space="preserve">CARL ST  
 </t>
   </si>
   <si>
     <t>Q53-03-122396-00-00</t>
   </si>
   <si>
     <t>GRAY RICHARD</t>
   </si>
   <si>
     <t xml:space="preserve">25 JACKSON ST  
 </t>
   </si>
   <si>
-    <t>Q53-03-122772-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-03-122912-00-00</t>
   </si>
   <si>
     <t>RATLIFF JIMMY E</t>
   </si>
   <si>
     <t xml:space="preserve">134 W PERRY ST  
 </t>
   </si>
   <si>
-    <t>Q53-03-123292-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-03-123448-00-00</t>
   </si>
   <si>
     <t>SHAW ERIC</t>
   </si>
   <si>
     <t xml:space="preserve">63 FAIRFIELD AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-123612-00-00</t>
   </si>
   <si>
     <t>TERRY ROBERT L</t>
   </si>
   <si>
     <t xml:space="preserve">86 KENSINGTON AVE  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-124144-01-00</t>
   </si>
   <si>
     <t>PARENTE MARY ANN</t>
   </si>
@@ -1089,60 +1000,50 @@
   <si>
     <t xml:space="preserve">35 S RIVER RD  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-125740-00-00</t>
   </si>
   <si>
     <t>BURD BARRY E TRUSTEE</t>
   </si>
   <si>
     <t xml:space="preserve">W MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-126096-00-00</t>
   </si>
   <si>
     <t>KISSELL SHAWN A</t>
   </si>
   <si>
     <t xml:space="preserve">197 S SANDUSKY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-03-126156-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-03-126992-00-00</t>
   </si>
   <si>
     <t>ROELLE MARY</t>
   </si>
   <si>
     <t xml:space="preserve">339 BENNER ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-03-127020-00-00</t>
   </si>
   <si>
     <t>FEASEL SHEILA</t>
   </si>
   <si>
     <t xml:space="preserve">154 ALLEN ST  
 </t>
   </si>
   <si>
     <t>Q53-03-127760-00-00</t>
   </si>
   <si>
     <t>HICKMAN RONALD A JR &amp; JENNIFER L</t>
   </si>
@@ -1223,67 +1124,50 @@
   <si>
     <t>COPUS SHIRLEY A PARROTT</t>
   </si>
   <si>
     <t xml:space="preserve">192 CHARLOTTE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-131244-00-00</t>
   </si>
   <si>
     <t>IRVING MARK A &amp; DAWN E JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">363 SYCAMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-131604-00-00</t>
   </si>
   <si>
     <t xml:space="preserve">451 S MONROE ST  
 </t>
   </si>
   <si>
-    <t>Q53-04-131984-00-00</t>
-[...15 lines deleted...]
-  <si>
     <t>Q53-04-132520-00-00</t>
   </si>
   <si>
     <t>ZHENG JIN LI</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERSON ST  
 </t>
   </si>
   <si>
     <t>Q53-04-132948-00-00</t>
   </si>
   <si>
     <t>MCKEE TIMOTHY J &amp; TROY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">296 HEDGES ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133000-00-00</t>
   </si>
   <si>
     <t>STALSWORTH MARILYN S</t>
   </si>
@@ -1321,87 +1205,67 @@
   <si>
     <t xml:space="preserve">UNION ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133848-00-00</t>
   </si>
   <si>
     <t>PANUTO JOHN EDMUND &amp; SHARI ANN JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">346 S WASHINGTON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-133940-00-00</t>
   </si>
   <si>
     <t>MIGDADI REAL ESTATE INC</t>
   </si>
   <si>
     <t xml:space="preserve">130 MELMORE ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
-    <t>Q53-04-134052-00-00</t>
-[...8 lines deleted...]
-  <si>
     <t>Q53-04-134408-00-00</t>
   </si>
   <si>
     <t>SCHLETER MARY A</t>
   </si>
   <si>
     <t xml:space="preserve">55 AVERY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134412-00-00</t>
   </si>
   <si>
     <t>KINN GREGORY PAUL JR</t>
   </si>
   <si>
     <t xml:space="preserve">41 AVERY ST  
-TIFFIN OH 44883</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">6 12 E MARKET ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134712-00-00</t>
   </si>
   <si>
     <t>DIAZ ANTONIO</t>
   </si>
   <si>
     <t xml:space="preserve">23 AVERY ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134744-00-00</t>
   </si>
   <si>
     <t>MISNA GROUP USA INC</t>
   </si>
   <si>
     <t xml:space="preserve">551 S WASHINGTON ST  
 TIFFIN OH 44883</t>
   </si>
   <si>
     <t>Q53-04-134760-00-00</t>
   </si>
@@ -1468,3120 +1332,2800 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F152" headerRowCount="1">
-  <autoFilter ref="A1:F152"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F136" headerRowCount="1">
+  <autoFilter ref="A1:F136"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32727&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30498&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30535&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=30986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=31764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32635&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=32982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=33949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34202&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34567&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=34887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=35959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36095&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36172&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=36927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=37959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=38962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39201&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senecacountyauditoroh.gov/RealEstate/Index?Property_ID=39669&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F152"/>
+  <dimension ref="A1:F136"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.819225311279297" customWidth="1"/>
     <col min="2" max="2" width="47.70230484008789" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1028.98</v>
+        <v>1077</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>5306.26</v>
+        <v>5553.88</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>1109.55</v>
+        <v>1161.33</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>2527.99</v>
+        <v>2645.96</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>1785.48</v>
+        <v>1568.8</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1749.63</v>
+        <v>1831.28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>1084.83</v>
+        <v>1135.46</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>3790.41</v>
+        <v>3967.28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>853.48</v>
+        <v>893.31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>1915.67</v>
+        <v>2005.07</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>11454.51</v>
+        <v>11989.06</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>2763.96</v>
+        <v>2892.95</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>1607.79</v>
+        <v>1682.82</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>3171.25</v>
+        <v>3319.23</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>1698.92</v>
+        <v>1428.21</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>5164.76</v>
+        <v>5405.77</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>1047.16</v>
+        <v>1116.17</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>1066.4</v>
+        <v>144.29</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="3">
-        <v>137.86</v>
+        <v>10.59</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="3">
-        <v>10.12</v>
+        <v>10.59</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>10.12</v>
+        <v>711.2</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>679.47</v>
+        <v>4560.06</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="3">
-        <v>4356.76</v>
+        <v>2003.14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="3">
-        <v>1913.82</v>
+        <v>1263.61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="3">
-        <v>1207.27</v>
+        <v>2790.17</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>2761.31</v>
+        <v>2372.82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>2267.02</v>
+        <v>172.08</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>164.41</v>
+        <v>9277.27</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>8863.63</v>
+        <v>4689.33</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="3">
-        <v>4480.25</v>
+        <v>426.41</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>407.39</v>
+        <v>2025.21</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="3">
-        <v>1934.91</v>
+        <v>1240.29</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="3">
-        <v>1184.98</v>
+        <v>2.51</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="3">
-        <v>384.56</v>
+        <v>1392.7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E36" s="3">
-        <v>1330.6</v>
+        <v>735.74</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="3">
-        <v>702.94</v>
+        <v>2835.47</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="3">
-        <v>7.59</v>
+        <v>1544.77</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="3">
-        <v>7.49</v>
+        <v>98.74</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E40" s="3">
-        <v>7.49</v>
+        <v>1030.98</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E41" s="3">
-        <v>8.43</v>
+        <v>398.95</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E42" s="3">
-        <v>6.8</v>
+        <v>1094.03</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E43" s="3">
-        <v>6.31</v>
+        <v>2895.53</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E44" s="3">
-        <v>9.58</v>
+        <v>1137.54</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E45" s="3">
-        <v>2947.9</v>
+        <v>3338.89</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E46" s="3">
-        <v>1475.89</v>
+        <v>302.36</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="E47" s="3">
-        <v>94.34</v>
+        <v>3306.73</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="E48" s="3">
-        <v>985.02</v>
+        <v>3187.13</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E49" s="3">
-        <v>381.16</v>
+        <v>1565.81</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E50" s="3">
-        <v>1045.25</v>
+        <v>1259.57</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E51" s="3">
-        <v>2766.43</v>
+        <v>1583.32</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>69</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E52" s="3">
-        <v>1086.82</v>
+        <v>10175.35</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E53" s="3">
-        <v>3304.67</v>
+        <v>1261.5</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E54" s="3">
-        <v>288.88</v>
+        <v>5962.39</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="E55" s="3">
-        <v>3159.3</v>
+        <v>407.79</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E56" s="3">
-        <v>3045.03</v>
+        <v>33.81</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="E57" s="3">
-        <v>1496</v>
+        <v>1540.92</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E58" s="3">
-        <v>1203.41</v>
+        <v>1058.55</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="E59" s="3">
-        <v>1512.72</v>
+        <v>218.03</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E60" s="3">
-        <v>9721.68</v>
+        <v>133.32</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E61" s="3">
-        <v>1396.34</v>
+        <v>13259.25</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E62" s="3">
-        <v>5696.55</v>
+        <v>1779.85</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E63" s="3">
-        <v>389.6</v>
+        <v>867.08</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E64" s="3">
         <v>701.1</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="E65" s="3">
-        <v>1472.22</v>
+        <v>1272.66</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E66" s="3">
-        <v>1011.35</v>
+        <v>3304.61</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="E67" s="3">
-        <v>208.31</v>
+        <v>37.76</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E68" s="3">
-        <v>127.38</v>
+        <v>151.55</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E69" s="3">
-        <v>12668.08</v>
+        <v>982.46</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>1700.5</v>
+        <v>166.2</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E71" s="3">
-        <v>828.42</v>
+        <v>407.56</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E72" s="3">
-        <v>669.84</v>
+        <v>169.6</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>209</v>
+        <v>108</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E73" s="3">
-        <v>1215.92</v>
+        <v>728.04</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E74" s="3">
-        <v>3157.27</v>
+        <v>1309.24</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E75" s="3">
-        <v>36.08</v>
+        <v>26.97</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E76" s="3">
-        <v>144.79</v>
+        <v>61.9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>938.66</v>
+        <v>40.88</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>3345.75</v>
+        <v>1429.97</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E79" s="3">
-        <v>226.21</v>
+        <v>28.42</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E80" s="3">
-        <v>580.47</v>
+        <v>1597.42</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E81" s="3">
-        <v>162.04</v>
+        <v>423.07</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E82" s="3">
-        <v>695.58</v>
+        <v>3627.13</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83" s="3">
-        <v>1250.87</v>
+        <v>1599.33</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" s="3">
-        <v>25.77</v>
+        <v>3578.67</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E85" s="3">
-        <v>59.14</v>
+        <v>7693.48</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E86" s="3">
-        <v>39.06</v>
+        <v>1169.99</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E87" s="3">
-        <v>1366.21</v>
+        <v>1730.96</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="E88" s="3">
-        <v>27.15</v>
+        <v>1121.91</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E89" s="3">
-        <v>1526.2</v>
+        <v>108.31</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>57</v>
+        <v>214</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E90" s="3">
-        <v>1133.71</v>
+        <v>106.93</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E91" s="3">
-        <v>3752.04</v>
+        <v>4114.4</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E92" s="3">
-        <v>1528.02</v>
+        <v>3072.3</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E93" s="3">
-        <v>3419.11</v>
+        <v>82.02</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E94" s="3">
-        <v>7350.46</v>
+        <v>5136.6</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>235</v>
+        <v>264</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E95" s="3">
-        <v>1117.82</v>
+        <v>9247.75</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E96" s="3">
-        <v>1653.78</v>
+        <v>546.73</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>235</v>
+        <v>270</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="E97" s="3">
-        <v>1071.89</v>
+        <v>2321.64</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>235</v>
+        <v>273</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E98" s="3">
-        <v>103.48</v>
+        <v>419.23</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="E99" s="3">
-        <v>102.16</v>
+        <v>5283.04</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="E100" s="3">
-        <v>3930.95</v>
+        <v>4827.17</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="E101" s="3">
-        <v>2935.32</v>
+        <v>489.97</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="E102" s="3">
-        <v>78.36</v>
+        <v>6931.74</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E103" s="3">
-        <v>4907.58</v>
+        <v>863.1</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E104" s="3">
-        <v>783.45</v>
+        <v>921.47</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E105" s="3">
-        <v>8835.43</v>
+        <v>8.12</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E106" s="3">
-        <v>631.43</v>
+        <v>693.97</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E107" s="3">
-        <v>522.35</v>
+        <v>1455.83</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E108" s="3">
-        <v>2218.13</v>
+        <v>866.48</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="E109" s="3">
-        <v>400.54</v>
+        <v>1525.38</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="E110" s="3">
-        <v>5047.49</v>
+        <v>3270.46</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E111" s="3">
-        <v>4611.95</v>
+        <v>4743.58</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="E112" s="3">
-        <v>468.12</v>
+        <v>1818.41</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E113" s="3">
-        <v>6622.68</v>
+        <v>673.97</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="E114" s="3">
-        <v>824.62</v>
+        <v>46.08</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="E115" s="3">
-        <v>1167.01</v>
+        <v>179.56</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E116" s="3">
-        <v>7.76</v>
+        <v>2851.31</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E117" s="3">
-        <v>663.02</v>
+        <v>441.83</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E118" s="3">
-        <v>78.4</v>
+        <v>49.46</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>328</v>
+        <v>36</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E119" s="3">
-        <v>1390.92</v>
+        <v>1896.68</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E120" s="3">
-        <v>827.85</v>
+        <v>439.06</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E121" s="3">
-        <v>1554.03</v>
+        <v>5871.8</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E122" s="3">
-        <v>3124.64</v>
+        <v>1660.7</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E123" s="3">
-        <v>4532.08</v>
+        <v>0.85</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E124" s="3">
-        <v>1737.33</v>
+        <v>4450.64</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>346</v>
+        <v>108</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E125" s="3">
-        <v>643.92</v>
+        <v>1028.51</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>346</v>
+        <v>108</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E126" s="3">
-        <v>44.03</v>
+        <v>166.1</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E127" s="3">
-        <v>171.54</v>
+        <v>21.59</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E128" s="3">
-        <v>2724.18</v>
+        <v>33.77</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E129" s="3">
-        <v>422.13</v>
+        <v>2240.2</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E130" s="3">
-        <v>47.25</v>
+        <v>674.2</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>36</v>
+        <v>366</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E131" s="3">
-        <v>1812.11</v>
+        <v>689.35</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E132" s="3">
-        <v>2181.92</v>
+        <v>1838.32</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E133" s="3">
-        <v>6485.48</v>
+        <v>168.28</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="E134" s="3">
-        <v>419.49</v>
+        <v>346.48</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>374</v>
+        <v>323</v>
       </c>
       <c r="E135" s="3">
-        <v>5610</v>
+        <v>680.92</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>376</v>
+        <v>317</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E136" s="3">
-        <v>1586.65</v>
+        <v>14955.75</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>10</v>
-[...318 lines deleted...]
-      <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4678,48 +4222,32 @@
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
-    <hyperlink ref="F137" r:id="rId137"/>
-[...14 lines deleted...]
-    <hyperlink ref="F152" r:id="rId152"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>