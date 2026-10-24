--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -137,51 +137,51 @@
   </si>
   <si>
     <t>O49-00-080368-00-00</t>
   </si>
   <si>
     <t>CARROLL LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">8788 S SR 4  
 </t>
   </si>
   <si>
     <t>O49-00-080412-00-00</t>
   </si>
   <si>
     <t>THOMPSON AARON P &amp; KAREN G FRAELICH JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">13290 E CR 12  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080484-00-00</t>
   </si>
   <si>
-    <t>FREEMAN ANDREW L &amp; LINDSEY N JT SUR</t>
+    <t>FREEMAN ANDREW L &amp; LINDSEY N FREEMAN ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4985 S SR 4  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O50-00-081532-00-00</t>
   </si>
   <si>
     <t>DANNEMILLER RICHARD A II</t>
   </si>
   <si>
     <t xml:space="preserve">406 MAPLE ST  
 </t>
   </si>
   <si>
     <t>O50-00-081548-00-00</t>
   </si>
   <si>
     <t>TREFT EDWARD M &amp; DOROTHY L JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">S MAIN ST  
 </t>
   </si>
@@ -375,111 +375,111 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>1135.22</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1610.85</v>
+        <v>1560.85</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>234.66</v>
+        <v>184.66</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>1209.08</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="3">
-        <v>1834.19</v>
+        <v>1784.19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
         <v>2273.68</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -515,51 +515,51 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
         <v>3038.58</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>775.24</v>
+        <v>575.24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
         <v>155.87</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -635,51 +635,51 @@
       </c>
       <c r="D15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="3">
         <v>1948.36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>2426.49</v>
+        <v>1232.49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
         <v>2972.55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -715,51 +715,51 @@
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
         <v>2143.36</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>2180.35</v>
+        <v>2005.35</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="3">
         <v>8680.44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>