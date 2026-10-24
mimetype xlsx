--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -137,51 +137,51 @@
   </si>
   <si>
     <t>O49-00-080368-00-00</t>
   </si>
   <si>
     <t>CARROLL LISA M</t>
   </si>
   <si>
     <t xml:space="preserve">8788 S SR 4  
 </t>
   </si>
   <si>
     <t>O49-00-080412-00-00</t>
   </si>
   <si>
     <t>THOMPSON AARON P &amp; KAREN G FRAELICH JT SUR</t>
   </si>
   <si>
     <t xml:space="preserve">13290 E CR 12  
 ATTICA OH 44807</t>
   </si>
   <si>
     <t>O49-00-080484-00-00</t>
   </si>
   <si>
-    <t>FREEMAN ANDREW L &amp; LINDSEY N JT SUR</t>
+    <t>FREEMAN ANDREW L &amp; LINDSEY N FREEMAN ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">4985 S SR 4  
 ATTICA OH 44807</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -285,111 +285,111 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>1135.22</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1610.85</v>
+        <v>1560.85</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>234.66</v>
+        <v>184.66</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>1209.08</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="3">
-        <v>1834.19</v>
+        <v>1784.19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
         <v>2273.68</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -425,51 +425,51 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3">
         <v>3038.58</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3">
-        <v>775.24</v>
+        <v>575.24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="3">
         <v>155.87</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>